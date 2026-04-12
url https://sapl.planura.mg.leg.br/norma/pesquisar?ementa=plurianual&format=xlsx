--- v0 (2026-01-12)
+++ v1 (2026-04-12)
@@ -48,514 +48,514 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2025/1672/1376_2025_ppa_-_plano_plurianual.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2025/1672/1376_2025_ppa_-_plano_plurianual.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município de Planura/MG para o quadriênio 2026-2029 e dá outras providências.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2021/1061/1233_2021_dispoe_sobre_o_plano_plurianual_do_municipio_de_planura_estado_de_minas_gerais_para_o_quadrienio_de_2022_a_2025_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2021/1061/1233_2021_dispoe_sobre_o_plano_plurianual_do_municipio_de_planura_estado_de_minas_gerais_para_o_quadrienio_de_2022_a_2025_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Planura, Estado de Minas Gerais para o quadriênio de 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2021/1052/1227_2021_prorroga_o_prazo_para_encaminhamento_da_loa_2022_e_ppa_2022_a_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2021/1052/1227_2021_prorroga_o_prazo_para_encaminhamento_da_loa_2022_e_ppa_2022_a_2025.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo do Poder Executivo para o encaminhamento do projeto da Lei Orçamentária Anual – LOA referente ao exercício de 2022 e do Plano Plurianual - PPA referente ao quadriênio de 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2017/916/lei_n_1142_de_15_de_dezembro_de_2017.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2017/916/lei_n_1142_de_15_de_dezembro_de_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Planura, Estado de Minas Gerais para o quadriênio de 2018 a 2021 e dá outras_x000D_
 providências."</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/703/lei_n_1000_de_20_de_dezembro_de_2013.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/703/lei_n_1000_de_20_de_dezembro_de_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Planura, Estado de Minas Gerais para o quadriênio de 2014 a 2017</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/682/lei_n_979_de_11_de_julho_de_2013.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/682/lei_n_979_de_11_de_julho_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera os anexos da lei 821 de 18 de dezembro de 2009 que dispõe sobre o plano plurianual do Município de Planura para o perí­odo de 2010 a 2013</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/630/lei_n_928_de_17_de_janeiro_de_2013.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/630/lei_n_928_de_17_de_janeiro_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal 923 de 19_12_2012 que 'Dispõe sobre o reenvio do Plano Plurianual de ação</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/498/lei_n_821_de_18_de_dezembro_de_2009.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/498/lei_n_821_de_18_de_dezembro_de_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Planura para o perí­odo de 2010 a 2013.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/488/lei_n_811_de_07_de_agosto_de_2009.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/488/lei_n_811_de_07_de_agosto_de_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a encaminhar ao Poder Legislativo o Plano Plurianual do Quadriênio 2010-2013</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2005/387/lei_n_725_de_05_de_outubro_de_2005.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2005/387/lei_n_725_de_05_de_outubro_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Planura para o perí­odo de 2006 a 2009</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2001/254/lei_n_623_de_04_de_dezembro_de_2001.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2001/254/lei_n_623_de_04_de_dezembro_de_2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano plurianual do município de Planura para o perí­odo de 2002 a 2005</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1997/945/lei_n_544_de_24_de_novembro_de_1997.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1997/945/lei_n_544_de_24_de_novembro_de_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DE GOVERNO DO MUNICÍPIO DE PLANURA PARA O PERÍODO DE 1998 A 2001</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1996/965/lei_n_529_de_20_de_dezembro_de_1996.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1996/965/lei_n_529_de_20_de_dezembro_de_1996.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Plurianual de Investimentos para o Triênio de 1997 a 1999</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1995/989/lei_n_518_de_27_de_novembro_de_1995.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1995/989/lei_n_518_de_27_de_novembro_de_1995.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Plurianual de Investimentos para o Triênio de 1996 a 1198</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1993/1591/489_1993_aprova_o_orcamento_pluvial_de_investimentos_para_o_trienio_de_1994_a_1986.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1993/1591/489_1993_aprova_o_orcamento_pluvial_de_investimentos_para_o_trienio_de_1994_a_1986.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Plurianual de Investimentos para o triênio de 1994 a 1986</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1992/1579/477_1992_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1993_a_1995.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1992/1579/477_1992_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1993_a_1995.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Plurianual de Investimentos para o Triênio de 1993 a 1995</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1991/1569/466_1991_aprova_o_orcamento_plurianual_de_ivestimentos_para_o_trienio_de_1992_a_1994.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1991/1569/466_1991_aprova_o_orcamento_plurianual_de_ivestimentos_para_o_trienio_de_1992_a_1994.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Plurianual de Investimentos para o Triênio de 1992 a 1994</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1991/1567/464__1991_acrescenta_programas_ao_plano_plurianual_para_o_periodo_de_1990_a_1993.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1991/1567/464__1991_acrescenta_programas_ao_plano_plurianual_para_o_periodo_de_1990_a_1993.pdf</t>
   </si>
   <si>
     <t>Acrescenta Programas ao Plano Plurianual para o período de 1990 a 1993</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1990/1551/448_1990_dispoe_sobre_o_plano_plurianual_do_municipio_de_planura_para_o_periodo_de_1990_a_1993.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1990/1551/448_1990_dispoe_sobre_o_plano_plurianual_do_municipio_de_planura_para_o_periodo_de_1990_a_1993.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Planura, para o período de 1990 a 1993</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1989/1540/437_1989_aprova_o_orcamento_de_investimento_plurianual_de_investimentos_para_o_trienio_de_1990_a_1992.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1989/1540/437_1989_aprova_o_orcamento_de_investimento_plurianual_de_investimentos_para_o_trienio_de_1990_a_1992.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento de Investimento Plurianual de Investimentos para o triênio de 1990 a 1992.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1988/1525/423_1988_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_1989-1991.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1988/1525/423_1988_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_1989-1991.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Plurianual de Investimentos para o triênio 1989/1991.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1987/1505/403_1987_aprova_o_orcamento_plurianual_de_investimento_para_o_trienio_1988-1990.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1987/1505/403_1987_aprova_o_orcamento_plurianual_de_investimento_para_o_trienio_1988-1990.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Plurianual de Investimento para o triênio 1988-1990</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1986/1493/391_1986_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_1987-1989.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1986/1493/391_1986_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_1987-1989.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Plurianual de Investimentos para o triênio 1987-1989</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1985/1485/383_1985_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1986_a_1988.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1985/1485/383_1985_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1986_a_1988.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Plurianual de Investimentos para o triênio de 1986 a 1988</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1984/1468/365_1984_aprova_o_orcamento_plurianual_de_investimentos_para_trienio_de_1985_a_1987.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1984/1468/365_1984_aprova_o_orcamento_plurianual_de_investimentos_para_trienio_de_1985_a_1987.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Plurianual de Investimentos para triênio de 1985 a 1987</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1983/1456/354_1983_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1984_a_1986.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1983/1456/354_1983_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1984_a_1986.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Plurianual de Investimentos para o triênio de 1984 à 1986</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1983/1434/332_1983_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1983_a_1985.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1983/1434/332_1983_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1983_a_1985.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Plurianual de Investimentos para o triênio de 1983 à 1985</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1981/1417/314_1981_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_1982-1984.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1981/1417/314_1981_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_1982-1984.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Plurianual de Investimentos para o triênio 1982-1984</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1980/1402/299_1980_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1981-1983.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1980/1402/299_1980_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1981-1983.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Plurianual de Investimentos para o triênio de 1981-1983</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1979/1386/283_1979_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1980_a_1982.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1979/1386/283_1979_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1980_a_1982.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Plurianual de investimentos para o triênio de 1980-1982</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1978/1368/264_1978_aprova_o_orcamento_plurianual_de_investimento_para_o_trienio_1979-81.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1978/1368/264_1978_aprova_o_orcamento_plurianual_de_investimento_para_o_trienio_1979-81.pdf</t>
   </si>
   <si>
     <t>Aprova o orçamento plurianual de investimento para o triênio 1979-81</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1977/1343/238_1977_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_1978-1980.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1977/1343/238_1977_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_1978-1980.pdf</t>
   </si>
   <si>
     <t>Aprova o orçamento plurianual de investimentos para o triênio 1978-1980</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1970/1228/127_1970_estabelece_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1971_a_1973.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1970/1228/127_1970_estabelece_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1971_a_1973.pdf</t>
   </si>
   <si>
     <t>Estabelece o orçamento plurianual de investimentos para o triênio de 1971 a 1973.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -862,66 +862,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2025/1672/1376_2025_ppa_-_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2021/1061/1233_2021_dispoe_sobre_o_plano_plurianual_do_municipio_de_planura_estado_de_minas_gerais_para_o_quadrienio_de_2022_a_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2021/1052/1227_2021_prorroga_o_prazo_para_encaminhamento_da_loa_2022_e_ppa_2022_a_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2017/916/lei_n_1142_de_15_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/703/lei_n_1000_de_20_de_dezembro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/682/lei_n_979_de_11_de_julho_de_2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/630/lei_n_928_de_17_de_janeiro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/498/lei_n_821_de_18_de_dezembro_de_2009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/488/lei_n_811_de_07_de_agosto_de_2009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2005/387/lei_n_725_de_05_de_outubro_de_2005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2001/254/lei_n_623_de_04_de_dezembro_de_2001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1997/945/lei_n_544_de_24_de_novembro_de_1997.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1996/965/lei_n_529_de_20_de_dezembro_de_1996.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1995/989/lei_n_518_de_27_de_novembro_de_1995.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1993/1591/489_1993_aprova_o_orcamento_pluvial_de_investimentos_para_o_trienio_de_1994_a_1986.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1992/1579/477_1992_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1993_a_1995.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1991/1569/466_1991_aprova_o_orcamento_plurianual_de_ivestimentos_para_o_trienio_de_1992_a_1994.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1991/1567/464__1991_acrescenta_programas_ao_plano_plurianual_para_o_periodo_de_1990_a_1993.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1990/1551/448_1990_dispoe_sobre_o_plano_plurianual_do_municipio_de_planura_para_o_periodo_de_1990_a_1993.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1989/1540/437_1989_aprova_o_orcamento_de_investimento_plurianual_de_investimentos_para_o_trienio_de_1990_a_1992.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1988/1525/423_1988_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_1989-1991.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1987/1505/403_1987_aprova_o_orcamento_plurianual_de_investimento_para_o_trienio_1988-1990.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1986/1493/391_1986_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_1987-1989.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1985/1485/383_1985_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1986_a_1988.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1984/1468/365_1984_aprova_o_orcamento_plurianual_de_investimentos_para_trienio_de_1985_a_1987.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1983/1456/354_1983_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1984_a_1986.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1983/1434/332_1983_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1983_a_1985.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1981/1417/314_1981_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_1982-1984.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1980/1402/299_1980_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1981-1983.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1979/1386/283_1979_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1980_a_1982.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1978/1368/264_1978_aprova_o_orcamento_plurianual_de_investimento_para_o_trienio_1979-81.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1977/1343/238_1977_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_1978-1980.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1970/1228/127_1970_estabelece_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1971_a_1973.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2025/1672/1376_2025_ppa_-_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2021/1061/1233_2021_dispoe_sobre_o_plano_plurianual_do_municipio_de_planura_estado_de_minas_gerais_para_o_quadrienio_de_2022_a_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2021/1052/1227_2021_prorroga_o_prazo_para_encaminhamento_da_loa_2022_e_ppa_2022_a_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2017/916/lei_n_1142_de_15_de_dezembro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/703/lei_n_1000_de_20_de_dezembro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/682/lei_n_979_de_11_de_julho_de_2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/630/lei_n_928_de_17_de_janeiro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/498/lei_n_821_de_18_de_dezembro_de_2009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/488/lei_n_811_de_07_de_agosto_de_2009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2005/387/lei_n_725_de_05_de_outubro_de_2005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2001/254/lei_n_623_de_04_de_dezembro_de_2001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1997/945/lei_n_544_de_24_de_novembro_de_1997.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1996/965/lei_n_529_de_20_de_dezembro_de_1996.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1995/989/lei_n_518_de_27_de_novembro_de_1995.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1993/1591/489_1993_aprova_o_orcamento_pluvial_de_investimentos_para_o_trienio_de_1994_a_1986.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1992/1579/477_1992_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1993_a_1995.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1991/1569/466_1991_aprova_o_orcamento_plurianual_de_ivestimentos_para_o_trienio_de_1992_a_1994.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1991/1567/464__1991_acrescenta_programas_ao_plano_plurianual_para_o_periodo_de_1990_a_1993.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1990/1551/448_1990_dispoe_sobre_o_plano_plurianual_do_municipio_de_planura_para_o_periodo_de_1990_a_1993.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1989/1540/437_1989_aprova_o_orcamento_de_investimento_plurianual_de_investimentos_para_o_trienio_de_1990_a_1992.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1988/1525/423_1988_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_1989-1991.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1987/1505/403_1987_aprova_o_orcamento_plurianual_de_investimento_para_o_trienio_1988-1990.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1986/1493/391_1986_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_1987-1989.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1985/1485/383_1985_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1986_a_1988.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1984/1468/365_1984_aprova_o_orcamento_plurianual_de_investimentos_para_trienio_de_1985_a_1987.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1983/1456/354_1983_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1984_a_1986.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1983/1434/332_1983_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1983_a_1985.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1981/1417/314_1981_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_1982-1984.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1980/1402/299_1980_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1981-1983.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1979/1386/283_1979_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1980_a_1982.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1978/1368/264_1978_aprova_o_orcamento_plurianual_de_investimento_para_o_trienio_1979-81.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1977/1343/238_1977_aprova_o_orcamento_plurianual_de_investimentos_para_o_trienio_1978-1980.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1970/1228/127_1970_estabelece_o_orcamento_plurianual_de_investimentos_para_o_trienio_de_1971_a_1973.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="216.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="215.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="203.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>