--- v0 (2026-01-12)
+++ v1 (2026-05-27)
@@ -48,556 +48,556 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2025/1659/1365_2025_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_exercicio_2026.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2025/1659/1365_2025_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária para o exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2025/1635/emenda_a_lei_organica_municipal_1_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2025/1635/emenda_a_lei_organica_municipal_1_2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 145-A à Lei Orgânica do Município de Planura, que instituiu o orçamento impositivo e dispõe sobre a execução orçamentária e financeira da programação incluída por emendas individuais do Legislativo Municipal em lei orçamentária anual.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2024/1597/1336_2024__prorroga_o_prazo_do_poder_executivo_para_o_encaminhamento_do_projeto_de_lei_orcamentaria_anual_-__loa.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2024/1597/1336_2024__prorroga_o_prazo_do_poder_executivo_para_o_encaminhamento_do_projeto_de_lei_orcamentaria_anual_-__loa.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo do Poder Executivo para o encaminhamento do projeto de Lei orçamentária Anual - LOA referente ao exercício de 2025 e dá providências.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2024/1189/1329_2024_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2025_.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2024/1189/1329_2024_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2025_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração da Lei Orçamentária para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2023/1146/1295_2023_prorroga_o_prazo_para_o_poder_executivo_encaminhar_o_ploa.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2023/1146/1295_2023_prorroga_o_prazo_para_o_poder_executivo_encaminhar_o_ploa.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo para o Poder Executivo encaminhar o Projeto da Lei Orçamentária Anual - PLOA referente ao exercício de 2024, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2023/1138/1288_2023_ldo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2023/1138/1288_2023_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2022/1082/1250_2022_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2023_.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2022/1082/1250_2022_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2023_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária para o Exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2021/1052/1227_2021_prorroga_o_prazo_para_encaminhamento_da_loa_2022_e_ppa_2022_a_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2021/1052/1227_2021_prorroga_o_prazo_para_encaminhamento_da_loa_2022_e_ppa_2022_a_2025.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo do Poder Executivo para o encaminhamento do projeto da Lei Orçamentária Anual – LOA referente ao exercício de 2022 e do Plano Plurianual - PPA referente ao quadriênio de 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2021/1046/1224_2021_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2022_2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2021/1046/1224_2021_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2022_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o Exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2020/1025/1206_2020_prorroga_o_prazo_do_poder_executivo_para_o_encaminhamento_do_projeto_da_lei_orcamentaria_anual_-_loa_referente_ao_exercicio_de_2021.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2020/1025/1206_2020_prorroga_o_prazo_do_poder_executivo_para_o_encaminhamento_do_projeto_da_lei_orcamentaria_anual_-_loa_referente_ao_exercicio_de_2021.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo do Poder Executivo para o encaminhamento do projeto de Lei Orçamentária Anual - LOA referente ao exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2019/928/lei_n_1181_de_10_de_setembro_de_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2019/928/lei_n_1181_de_10_de_setembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo do Poder Executivo para o encaminhamento do projeto da Lei Orçamentária Anual - LOA referente ao exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2019/923/lei_n_1176_de_19_de_junho_de_2019_2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2019/923/lei_n_1176_de_19_de_junho_de_2019_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2020 e dá outras providências</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2018/903/lei_n_1160_de_29_de_agosto_de_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2018/903/lei_n_1160_de_29_de_agosto_de_2018.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo do Poder Executivo para o encaminhamento do Projeto de Lei Orçamentária Anual – LOA referente ao exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2018/894/lei_n_1154_de_22_de_junho_de_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2018/894/lei_n_1154_de_22_de_junho_de_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2019, e dá outras providências</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2017/851/lei_n_1124_de_08_de_junho_de_2017.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2017/851/lei_n_1124_de_08_de_junho_de_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício de 2018 e dá outras providências</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2016/815/lei_n_1094_de_21_de_junho_de_2016.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2016/815/lei_n_1094_de_21_de_junho_de_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício de 2017</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2015/790/lei_n_1073_de_24_de_junho_de_2015.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2015/790/lei_n_1073_de_24_de_junho_de_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2016, e dá outras providências</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2015/783/lei_n_1066_de_10_de_junho_de_2015.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2015/783/lei_n_1066_de_10_de_junho_de_2015.pdf</t>
   </si>
   <si>
     <t>Altera a dotação orçamentária da lei Municipal nº 10622015 que altera a Lei Municipal nº 1050_2015 e dá outras providências</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2014/744/lei_n_1031_de_05_de_agosto_de_2014_TDyuxhO.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2014/744/lei_n_1031_de_05_de_agosto_de_2014_TDyuxhO.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o Exercí­cio de 2015, e dá outras providências</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/676/lei_n_973_de_26_de_junho_de_2013.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/676/lei_n_973_de_26_de_junho_de_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária  para o exercício de 2014, e dá outras providências</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/650/lei_n_948_de_23_de_abril_de_2013.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/650/lei_n_948_de_23_de_abril_de_2013.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional e especial no montante de R$ 10.000,00 para a criação de dotações orçamentárias na lei municipal 922</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/649/lei_n_947_de_08_de_abril_de_2013.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/649/lei_n_947_de_08_de_abril_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera a redação da dotação  orçamentária nº 3.3.90.39.00.00</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/616/lei_n_921_de_19_de_dezembro_de_2012.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/616/lei_n_921_de_19_de_dezembro_de_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para elaboração da Lei Orçamentária Anual de 2013, e dá outras providências</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/607/lei_n_912_de_20_de_setembro_de_2012.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/607/lei_n_912_de_20_de_setembro_de_2012.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 35 da Lei Municipal nº 896 de 11 de junho de 2012, que dispõe sobre Diretrizes Gerais para Elaboração da Lei Orçamentária Anual de 2013, e da outras p</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/591/lei_n_896_de_11_de_junho_de_2012.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/591/lei_n_896_de_11_de_junho_de_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes Gerais para elaboração da Lei Orçamentária anual de 2013</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2010/509/lei_n_830_de_29_de_junho_de_2010.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2010/509/lei_n_830_de_29_de_junho_de_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para elaboração da Lei Orçamentária Anual de 2011, e dá outras providências. parte 1</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/497/lei_n_820_de_18_de_dezembro_de_2009.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/497/lei_n_820_de_18_de_dezembro_de_2009.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos de Metas e Riscos Fiscais da LDO - Lei de Diretrizes Orçamentárias para o exercício de 2010</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/486/lei_n_809_de_01_de_julho_de_2009.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/486/lei_n_809_de_01_de_julho_de_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para elaboração da Lei Orçamentária Anual de 2010, e dá outras providências. parte 2</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/483/lei_n_806_de_28_abril_de_2009.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/483/lei_n_806_de_28_abril_de_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar operação financeira por intermédio de Antecipação de Receita Orçamentária - ARO</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2008/455/lei_n_784_de_01_de_julho_de_2008.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2008/455/lei_n_784_de_01_de_julho_de_2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para elaboração da Lei Orçamentária Anual de 2009, e dá outras providências</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2007/430/lei_n_760_de_03_de_julho_de_2007_3vL6n0q.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2007/430/lei_n_760_de_03_de_julho_de_2007_3vL6n0q.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes gerais para elaboração da Lei Orçamentária Anual de 2008, e dá outras providências</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2005/382/lei_n_720_de_30_de_junho_de_2005.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2005/382/lei_n_720_de_30_de_junho_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para elaboração da Lei Orçamentária Anual de 2006, e dá outras providências</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1992/1577/475_1992_dispoe_sobre_a_entrega_de_recursos_correspondentes_as_dotacaes_orcamentarias_e_creditos.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1992/1577/475_1992_dispoe_sobre_a_entrega_de_recursos_correspondentes_as_dotacaes_orcamentarias_e_creditos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a entrega de recursos correspondentes às Dotações Orçamentárias e Créditos</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1992/1574/472_1992_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_1993_e_da_outras.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1992/1574/472_1992_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_1993_e_da_outras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 1993 e da outras providências</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1990/1552/449_1990_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_1991_e_da_outras_proavidencias.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1990/1552/449_1990_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_1991_e_da_outras_proavidencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 1991 e dá outras providências</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1984/1466/363_1984_autoriza_abertura_de_credito_suplementar_no_valor_de_cr_173.300.00000_para_reforco.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1984/1466/363_1984_autoriza_abertura_de_credito_suplementar_no_valor_de_cr_173.300.00000_para_reforco.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Suplementar no valor de CR$ 173.300.000,00 para reforço de Dotações orçamentárias</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1980/1403/300_1980_autoriza_a_abertura_de_credito_suplementar_para_reforco_de_dotacoes_e_anula_total.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1980/1403/300_1980_autoriza_a_abertura_de_credito_suplementar_para_reforco_de_dotacoes_e_anula_total.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar para reforço de Dotações e anula total ou parcialmente, dotações orçamentárias</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -904,66 +904,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2025/1659/1365_2025_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2025/1635/emenda_a_lei_organica_municipal_1_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2024/1597/1336_2024__prorroga_o_prazo_do_poder_executivo_para_o_encaminhamento_do_projeto_de_lei_orcamentaria_anual_-__loa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2024/1189/1329_2024_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2023/1146/1295_2023_prorroga_o_prazo_para_o_poder_executivo_encaminhar_o_ploa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2023/1138/1288_2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2022/1082/1250_2022_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2023_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2021/1052/1227_2021_prorroga_o_prazo_para_encaminhamento_da_loa_2022_e_ppa_2022_a_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2021/1046/1224_2021_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2022_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2020/1025/1206_2020_prorroga_o_prazo_do_poder_executivo_para_o_encaminhamento_do_projeto_da_lei_orcamentaria_anual_-_loa_referente_ao_exercicio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2019/928/lei_n_1181_de_10_de_setembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2019/923/lei_n_1176_de_19_de_junho_de_2019_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2018/903/lei_n_1160_de_29_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2018/894/lei_n_1154_de_22_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2017/851/lei_n_1124_de_08_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2016/815/lei_n_1094_de_21_de_junho_de_2016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2015/790/lei_n_1073_de_24_de_junho_de_2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2015/783/lei_n_1066_de_10_de_junho_de_2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2014/744/lei_n_1031_de_05_de_agosto_de_2014_TDyuxhO.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/676/lei_n_973_de_26_de_junho_de_2013.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/650/lei_n_948_de_23_de_abril_de_2013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/649/lei_n_947_de_08_de_abril_de_2013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/616/lei_n_921_de_19_de_dezembro_de_2012.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/607/lei_n_912_de_20_de_setembro_de_2012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/591/lei_n_896_de_11_de_junho_de_2012.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2010/509/lei_n_830_de_29_de_junho_de_2010.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/497/lei_n_820_de_18_de_dezembro_de_2009.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/486/lei_n_809_de_01_de_julho_de_2009.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/483/lei_n_806_de_28_abril_de_2009.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2008/455/lei_n_784_de_01_de_julho_de_2008.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2007/430/lei_n_760_de_03_de_julho_de_2007_3vL6n0q.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2005/382/lei_n_720_de_30_de_junho_de_2005.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1992/1577/475_1992_dispoe_sobre_a_entrega_de_recursos_correspondentes_as_dotacaes_orcamentarias_e_creditos.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1992/1574/472_1992_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_1993_e_da_outras.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1990/1552/449_1990_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_1991_e_da_outras_proavidencias.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1984/1466/363_1984_autoriza_abertura_de_credito_suplementar_no_valor_de_cr_173.300.00000_para_reforco.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1980/1403/300_1980_autoriza_a_abertura_de_credito_suplementar_para_reforco_de_dotacoes_e_anula_total.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2025/1659/1365_2025_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2025/1635/emenda_a_lei_organica_municipal_1_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2024/1597/1336_2024__prorroga_o_prazo_do_poder_executivo_para_o_encaminhamento_do_projeto_de_lei_orcamentaria_anual_-__loa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2024/1189/1329_2024_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2023/1146/1295_2023_prorroga_o_prazo_para_o_poder_executivo_encaminhar_o_ploa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2023/1138/1288_2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2022/1082/1250_2022_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2023_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2021/1052/1227_2021_prorroga_o_prazo_para_encaminhamento_da_loa_2022_e_ppa_2022_a_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2021/1046/1224_2021_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2022_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2020/1025/1206_2020_prorroga_o_prazo_do_poder_executivo_para_o_encaminhamento_do_projeto_da_lei_orcamentaria_anual_-_loa_referente_ao_exercicio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2019/928/lei_n_1181_de_10_de_setembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2019/923/lei_n_1176_de_19_de_junho_de_2019_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2018/903/lei_n_1160_de_29_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2018/894/lei_n_1154_de_22_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2017/851/lei_n_1124_de_08_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2016/815/lei_n_1094_de_21_de_junho_de_2016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2015/790/lei_n_1073_de_24_de_junho_de_2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2015/783/lei_n_1066_de_10_de_junho_de_2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2014/744/lei_n_1031_de_05_de_agosto_de_2014_TDyuxhO.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/676/lei_n_973_de_26_de_junho_de_2013.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/650/lei_n_948_de_23_de_abril_de_2013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/649/lei_n_947_de_08_de_abril_de_2013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/616/lei_n_921_de_19_de_dezembro_de_2012.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/607/lei_n_912_de_20_de_setembro_de_2012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/591/lei_n_896_de_11_de_junho_de_2012.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2010/509/lei_n_830_de_29_de_junho_de_2010.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/497/lei_n_820_de_18_de_dezembro_de_2009.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/486/lei_n_809_de_01_de_julho_de_2009.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/483/lei_n_806_de_28_abril_de_2009.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2008/455/lei_n_784_de_01_de_julho_de_2008.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2007/430/lei_n_760_de_03_de_julho_de_2007_3vL6n0q.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2005/382/lei_n_720_de_30_de_junho_de_2005.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1992/1577/475_1992_dispoe_sobre_a_entrega_de_recursos_correspondentes_as_dotacaes_orcamentarias_e_creditos.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1992/1574/472_1992_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_1993_e_da_outras.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1990/1552/449_1990_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_1991_e_da_outras_proavidencias.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1984/1466/363_1984_autoriza_abertura_de_credito_suplementar_no_valor_de_cr_173.300.00000_para_reforco.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1980/1403/300_1980_autoriza_a_abertura_de_credito_suplementar_para_reforco_de_dotacoes_e_anula_total.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="211.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="211" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="224.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>