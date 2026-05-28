--- v0 (2026-01-12)
+++ v1 (2026-05-28)
@@ -48,687 +48,687 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2025/1659/1365_2025_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_exercicio_2026.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2025/1659/1365_2025_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária para o exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2024/1189/1329_2024_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2025_.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2024/1189/1329_2024_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2025_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração da Lei Orçamentária para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2024/1180/1322_2024_institui_a_semana_de_prevencao_e_combate_a_depressao_pos-parto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2024/1180/1322_2024_institui_a_semana_de_prevencao_e_combate_a_depressao_pos-parto.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Planura, a “Semana de Prevenção e Combate à Depressão Pós-Parto”, estabelecendo as diretrizes para conscientização quanto à prevenção, diagnóstico e tratamento da depressão pós-parto no sistema de saúde do Município de Planura/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2023/1138/1288_2023_ldo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2023/1138/1288_2023_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2022/1082/1250_2022_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2023_.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2022/1082/1250_2022_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2023_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária para o Exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2021/1046/1224_2021_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2022_2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2021/1046/1224_2021_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2022_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o Exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2020/1016/dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei__0HP1u4L.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2020/1016/dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei__0HP1u4L.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentaria para o exercício de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2019/923/lei_n_1176_de_19_de_junho_de_2019_2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2019/923/lei_n_1176_de_19_de_junho_de_2019_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2020 e dá outras providências</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2018/894/lei_n_1154_de_22_de_junho_de_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2018/894/lei_n_1154_de_22_de_junho_de_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2019, e dá outras providências</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2017/851/lei_n_1124_de_08_de_junho_de_2017.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2017/851/lei_n_1124_de_08_de_junho_de_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício de 2018 e dá outras providências</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2016/815/lei_n_1094_de_21_de_junho_de_2016.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2016/815/lei_n_1094_de_21_de_junho_de_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício de 2017</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2015/790/lei_n_1073_de_24_de_junho_de_2015.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2015/790/lei_n_1073_de_24_de_junho_de_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2016, e dá outras providências</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2014/744/lei_n_1031_de_05_de_agosto_de_2014_TDyuxhO.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2014/744/lei_n_1031_de_05_de_agosto_de_2014_TDyuxhO.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o Exercí­cio de 2015, e dá outras providências</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/676/lei_n_973_de_26_de_junho_de_2013.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/676/lei_n_973_de_26_de_junho_de_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária  para o exercício de 2014, e dá outras providências</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/658/lei_n_956_de_24_de_maio_de_2013.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/658/lei_n_956_de_24_de_maio_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera o art. 7º da Lei nº 841 de 20 de setembro de 2010, que estabelece diretrizes para a política municipal de turismo, cria o conselho municipal de turismo e dá outras</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/616/lei_n_921_de_19_de_dezembro_de_2012.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/616/lei_n_921_de_19_de_dezembro_de_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para elaboração da Lei Orçamentária Anual de 2013, e dá outras providências</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/607/lei_n_912_de_20_de_setembro_de_2012.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/607/lei_n_912_de_20_de_setembro_de_2012.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 35 da Lei Municipal nº 896 de 11 de junho de 2012, que dispõe sobre Diretrizes Gerais para Elaboração da Lei Orçamentária Anual de 2013, e da outras p</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/591/lei_n_896_de_11_de_junho_de_2012.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/591/lei_n_896_de_11_de_junho_de_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes Gerais para elaboração da Lei Orçamentária anual de 2013</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2011/563/lei_n_879_de_20_de_setembro_de_2011.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2011/563/lei_n_879_de_20_de_setembro_de_2011.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art 35 da Lei 866 de 7 de junho de 2011, que dispõe sobre as Diretrizes Gerais para elaboração da LOA de 2012, e dá outras providências</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2011/550/lei_n_866_de_07_de_junho_de_2011.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2011/550/lei_n_866_de_07_de_junho_de_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para elaboração da Lei Orçamentaria Anual de 2012, e dá outras providências</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2010/520/lei_n_841_de_20_de_setembro_de_2010.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2010/520/lei_n_841_de_20_de_setembro_de_2010.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a Política Municipal de Turismo, cria o Conselho Municipal de Turismo e dá outras providências</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2010/509/lei_n_830_de_29_de_junho_de_2010.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2010/509/lei_n_830_de_29_de_junho_de_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para elaboração da Lei Orçamentária Anual de 2011, e dá outras providências. parte 1</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/497/lei_n_820_de_18_de_dezembro_de_2009.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/497/lei_n_820_de_18_de_dezembro_de_2009.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos de Metas e Riscos Fiscais da LDO - Lei de Diretrizes Orçamentárias para o exercício de 2010</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/486/lei_n_809_de_01_de_julho_de_2009.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/486/lei_n_809_de_01_de_julho_de_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para elaboração da Lei Orçamentária Anual de 2010, e dá outras providências. parte 2</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2008/455/lei_n_784_de_01_de_julho_de_2008.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2008/455/lei_n_784_de_01_de_julho_de_2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para elaboração da Lei Orçamentária Anual de 2009, e dá outras providências</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2007/430/lei_n_760_de_03_de_julho_de_2007_3vL6n0q.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2007/430/lei_n_760_de_03_de_julho_de_2007_3vL6n0q.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes gerais para elaboração da Lei Orçamentária Anual de 2008, e dá outras providências</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2006/408/lei_n_742_de_07_de_junho_de_2006.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2006/408/lei_n_742_de_07_de_junho_de_2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para elaboração da Lei Orçamentaria Anual de 2007, e dá outras providências</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2005/382/lei_n_720_de_30_de_junho_de_2005.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2005/382/lei_n_720_de_30_de_junho_de_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para elaboração da Lei Orçamentária Anual de 2006, e dá outras providências</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2004/364/lei_n_709_de_30_de_junho_de_2004.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2004/364/lei_n_709_de_30_de_junho_de_2004.pdf</t>
   </si>
   <si>
     <t>Estabelece Diretrizes Gerais para a Elaboração do orçamento do Município de Planura, para o exercício de 2005</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2003/330/677_2003_estabelece_diretrizes_gerais_para_elaboracao_do_orcamento_do_municipio_de_planura_para_o_exercicio_de_2004.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2003/330/677_2003_estabelece_diretrizes_gerais_para_elaboracao_do_orcamento_do_municipio_de_planura_para_o_exercicio_de_2004.pdf</t>
   </si>
   <si>
     <t>Estabelece Diretrizes Gerais para elaboração do Orçamento do Município de Planura, para o exercício de 2004 e dá outras providências</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2002/283/lei_n_645_de_23_de_outubro_de_2002.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2002/283/lei_n_645_de_23_de_outubro_de_2002.pdf</t>
   </si>
   <si>
     <t>Estabelece diretriz geral para a elaboração do Orçamento do Município de Planura para o exercício de 2003</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2001/246/lei_n_618_de_15_de_agosto_de_2001.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2001/246/lei_n_618_de_15_de_agosto_de_2001.pdf</t>
   </si>
   <si>
     <t>Estabelece diretriz geral para a elaboração do orçamento do Município de Planura</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2000/233/lei_n_608_de_22_de_setembro_de_2000.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2000/233/lei_n_608_de_22_de_setembro_de_2000.pdf</t>
   </si>
   <si>
     <t>Estabelece Diretrizes Gerais para a elaboração do Orçamento de 2001</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2000/236/lei_n_606_de_20_de_setembro_de_2000.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2000/236/lei_n_606_de_20_de_setembro_de_2000.pdf</t>
   </si>
   <si>
     <t>Estabelece Diretrizes Gerais para a elaboração do Orçamento para 2001</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1999/203/lei_n_589_de_20_de_maio_de_1999_JRmHJn7.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1999/203/lei_n_589_de_20_de_maio_de_1999_JRmHJn7.pdf</t>
   </si>
   <si>
     <t>Estabelece Diretrizes Gerais para a elaboração do Orçamento do Município</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1998/173/lei_n_558_de_10_de_junho_de_1998.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1998/173/lei_n_558_de_10_de_junho_de_1998.pdf</t>
   </si>
   <si>
     <t>Estabelece Diretrizes Gerais para a elaboração do Orçamento do Município de Planura, para o exercício de 1999 e dá outras providências</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1997/952/lei_n_537_de_15_de_setembro_de_1997.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1997/952/lei_n_537_de_15_de_setembro_de_1997.pdf</t>
   </si>
   <si>
     <t>Estabelece Diretrizes Gerais para a elaboração do Orçamento do Município de PLANURA para o exercício de 1998 e dá outras providências.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1996/968/lei_n_526_de_20_de_setembro_de_1996.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1996/968/lei_n_526_de_20_de_setembro_de_1996.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO PARA O EXERCÍCIO DE 1997</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1995/984/lei_n_514_de_24_de_agosto_de_1995.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1995/984/lei_n_514_de_24_de_agosto_de_1995.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes Gerais para a elaboração do Orçamento do Município para o exercício de 1996</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1994/998/lei_n_502_de_12_de_setembro_de_1994.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1994/998/lei_n_502_de_12_de_setembro_de_1994.pdf</t>
   </si>
   <si>
     <t>Estabelece Diretrizes Gerais para a elaboração do Orçamento do Município para o exercício de 1995 e dá outras providências.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1993/1587/485_1993_estabelexe_diretrizes_gerais_para_a_elaboracao_do_orcamento_do_municipio_para_o_exercicio_de_1994.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1993/1587/485_1993_estabelexe_diretrizes_gerais_para_a_elaboracao_do_orcamento_do_municipio_para_o_exercicio_de_1994.pdf</t>
   </si>
   <si>
     <t>Estabelece Diretrizes Gerais para elaboração do Orçamento do Município para o exercício de 1994 e dá outras providências</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1992/1574/472_1992_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_1993_e_da_outras.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1992/1574/472_1992_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_1993_e_da_outras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 1993 e da outras providências</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1991/1557/454_1991_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_1992_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1991/1557/454_1991_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_1992_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentarias para o exercício de 1992 e dá outras providências</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1990/1552/449_1990_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_1991_e_da_outras_proavidencias.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1990/1552/449_1990_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_1991_e_da_outras_proavidencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 1991 e dá outras providências</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1979/1380/277_1979_estabelece_diretrizes_de_acao_em_caso_de_fatos_adversos_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1979/1380/277_1979_estabelece_diretrizes_de_acao_em_caso_de_fatos_adversos_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes de ação em caso de fatos adversos e da outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1035,66 +1035,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2025/1659/1365_2025_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2024/1189/1329_2024_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2024/1180/1322_2024_institui_a_semana_de_prevencao_e_combate_a_depressao_pos-parto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2023/1138/1288_2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2022/1082/1250_2022_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2023_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2021/1046/1224_2021_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2022_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2020/1016/dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei__0HP1u4L.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2019/923/lei_n_1176_de_19_de_junho_de_2019_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2018/894/lei_n_1154_de_22_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2017/851/lei_n_1124_de_08_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2016/815/lei_n_1094_de_21_de_junho_de_2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2015/790/lei_n_1073_de_24_de_junho_de_2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2014/744/lei_n_1031_de_05_de_agosto_de_2014_TDyuxhO.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/676/lei_n_973_de_26_de_junho_de_2013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/658/lei_n_956_de_24_de_maio_de_2013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/616/lei_n_921_de_19_de_dezembro_de_2012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/607/lei_n_912_de_20_de_setembro_de_2012.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/591/lei_n_896_de_11_de_junho_de_2012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2011/563/lei_n_879_de_20_de_setembro_de_2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2011/550/lei_n_866_de_07_de_junho_de_2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2010/520/lei_n_841_de_20_de_setembro_de_2010.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2010/509/lei_n_830_de_29_de_junho_de_2010.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/497/lei_n_820_de_18_de_dezembro_de_2009.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/486/lei_n_809_de_01_de_julho_de_2009.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2008/455/lei_n_784_de_01_de_julho_de_2008.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2007/430/lei_n_760_de_03_de_julho_de_2007_3vL6n0q.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2006/408/lei_n_742_de_07_de_junho_de_2006.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2005/382/lei_n_720_de_30_de_junho_de_2005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2004/364/lei_n_709_de_30_de_junho_de_2004.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2003/330/677_2003_estabelece_diretrizes_gerais_para_elaboracao_do_orcamento_do_municipio_de_planura_para_o_exercicio_de_2004.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2002/283/lei_n_645_de_23_de_outubro_de_2002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2001/246/lei_n_618_de_15_de_agosto_de_2001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2000/233/lei_n_608_de_22_de_setembro_de_2000.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2000/236/lei_n_606_de_20_de_setembro_de_2000.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1999/203/lei_n_589_de_20_de_maio_de_1999_JRmHJn7.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1998/173/lei_n_558_de_10_de_junho_de_1998.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1997/952/lei_n_537_de_15_de_setembro_de_1997.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1996/968/lei_n_526_de_20_de_setembro_de_1996.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1995/984/lei_n_514_de_24_de_agosto_de_1995.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1994/998/lei_n_502_de_12_de_setembro_de_1994.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1993/1587/485_1993_estabelexe_diretrizes_gerais_para_a_elaboracao_do_orcamento_do_municipio_para_o_exercicio_de_1994.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1992/1574/472_1992_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_1993_e_da_outras.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1991/1557/454_1991_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_1992_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1990/1552/449_1990_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_1991_e_da_outras_proavidencias.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1979/1380/277_1979_estabelece_diretrizes_de_acao_em_caso_de_fatos_adversos_e_da_outras_providencias.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2025/1659/1365_2025_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2024/1189/1329_2024_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2024/1180/1322_2024_institui_a_semana_de_prevencao_e_combate_a_depressao_pos-parto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2023/1138/1288_2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2022/1082/1250_2022_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2023_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2021/1046/1224_2021_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2022_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2020/1016/dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei__0HP1u4L.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2019/923/lei_n_1176_de_19_de_junho_de_2019_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2018/894/lei_n_1154_de_22_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2017/851/lei_n_1124_de_08_de_junho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2016/815/lei_n_1094_de_21_de_junho_de_2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2015/790/lei_n_1073_de_24_de_junho_de_2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2014/744/lei_n_1031_de_05_de_agosto_de_2014_TDyuxhO.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/676/lei_n_973_de_26_de_junho_de_2013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2013/658/lei_n_956_de_24_de_maio_de_2013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/616/lei_n_921_de_19_de_dezembro_de_2012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/607/lei_n_912_de_20_de_setembro_de_2012.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2012/591/lei_n_896_de_11_de_junho_de_2012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2011/563/lei_n_879_de_20_de_setembro_de_2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2011/550/lei_n_866_de_07_de_junho_de_2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2010/520/lei_n_841_de_20_de_setembro_de_2010.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2010/509/lei_n_830_de_29_de_junho_de_2010.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/497/lei_n_820_de_18_de_dezembro_de_2009.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2009/486/lei_n_809_de_01_de_julho_de_2009.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2008/455/lei_n_784_de_01_de_julho_de_2008.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2007/430/lei_n_760_de_03_de_julho_de_2007_3vL6n0q.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2006/408/lei_n_742_de_07_de_junho_de_2006.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2005/382/lei_n_720_de_30_de_junho_de_2005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2004/364/lei_n_709_de_30_de_junho_de_2004.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2003/330/677_2003_estabelece_diretrizes_gerais_para_elaboracao_do_orcamento_do_municipio_de_planura_para_o_exercicio_de_2004.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2002/283/lei_n_645_de_23_de_outubro_de_2002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2001/246/lei_n_618_de_15_de_agosto_de_2001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2000/233/lei_n_608_de_22_de_setembro_de_2000.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/2000/236/lei_n_606_de_20_de_setembro_de_2000.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1999/203/lei_n_589_de_20_de_maio_de_1999_JRmHJn7.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1998/173/lei_n_558_de_10_de_junho_de_1998.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1997/952/lei_n_537_de_15_de_setembro_de_1997.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1996/968/lei_n_526_de_20_de_setembro_de_1996.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1995/984/lei_n_514_de_24_de_agosto_de_1995.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1994/998/lei_n_502_de_12_de_setembro_de_1994.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1993/1587/485_1993_estabelexe_diretrizes_gerais_para_a_elaboracao_do_orcamento_do_municipio_para_o_exercicio_de_1994.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1992/1574/472_1992_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_1993_e_da_outras.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1991/1557/454_1991_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_1992_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1990/1552/449_1990_dispoe_sobre_as_diretrizes_orcamentarias_para_o_exercicio_de_1991_e_da_outras_proavidencias.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/normajuridica/1979/1380/277_1979_estabelece_diretrizes_de_acao_em_caso_de_fatos_adversos_e_da_outras_providencias.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="183.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="182.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>