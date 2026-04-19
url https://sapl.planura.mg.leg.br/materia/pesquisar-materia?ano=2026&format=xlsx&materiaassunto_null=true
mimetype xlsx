--- v0 (2026-02-26)
+++ v1 (2026-04-19)
@@ -10,239 +10,431 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="133">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Herbert Xuliu</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/</t>
+    <t>http://sapl.planura.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Denominar logradouro público do Município com o nome de Álvaro Reis de Pádua, como forma de justa e merecida homenagem.</t>
   </si>
   <si>
+    <t>1079</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Tarcisio Pimenta, Adriano do Raul, Camila Arapuá, Celso Cabelereiro, Herbert Xuliu, João do Telefone, Juninho Macaxeira, Nenê Turmeiro, Ramiro Nogueira</t>
+  </si>
+  <si>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1079/2_providencias_necessarias_para_viabilizar_o_pagamento_retroativo_das_vantagens_temporais_aos_servidores_publicos_municipais_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Realização de estudos e a adoção das providências necessárias para viabilizar o pagamento retroativo das vantagens temporais aos servidores públicos municipais, tais como anuênio, triênio, quinquênio, sexta-parte, licença-prêmio e demais mecanismos equivalentes, referentes ao período compreendido entre 28 de maio de 2020 e 31 de dezembro de 2021, conforme autorizado pela Lei Complementar nº 226, de 12 de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>1088</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Ramiro Nogueira, Juninho Macaxeira</t>
+  </si>
+  <si>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1088/4_denominar_logradouro_publico_com_o_nome_de_sra_alcita_bernardes_botelho_ramiro_joao_martins.pdf</t>
+  </si>
+  <si>
+    <t>Denominar Alcita Bernardes Botelho, logradouro público do município</t>
+  </si>
+  <si>
+    <t>1089</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Ramiro Nogueira, Adriano do Raul, Celso Cabelereiro, Juninho Macaxeira</t>
+  </si>
+  <si>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1089/5_ponto_de_referencia_ao_atendimento_de_pessoas_com_deficiencia_e_idosas_ramiro_celso_adriano_joao_martins.pdf</t>
+  </si>
+  <si>
+    <t>Criação de um ponto de referência destinado ao atendimento, orientação e acompanhamento de famílias que possuam pessoas com deficiência e pessoas idosas, especialmente para fins de emissão da Carteira de Identificação da Pessoa com Deficiência e da Pessoa Idosa.</t>
+  </si>
+  <si>
     <t>1063</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Chefe do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1063/projeto_de_lei_complementar_no_01.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1063/projeto_de_lei_complementar_no_01.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual aos Servidores do Poder Executivo Municipal, nos Termos do Inciso X do Art. 37 da Constituição Federal.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1065/plc_no_01_2026.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1065/plc_no_01_2026.pdf</t>
   </si>
   <si>
     <t>Altera os vencimentos base dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, nos termos dos § 7º e 9º do art. 198 da Constituição Federal e das normas expedidas pelo Ministério da Saúde.</t>
   </si>
   <si>
+    <t>1083</t>
+  </si>
+  <si>
+    <t>PLCS</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1083/pls_2_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Ouvidoria Geral do Municipio de Planura e dá outras providências.</t>
+  </si>
+  <si>
     <t>1061</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1061/5._pl_-_equiparacao_de_diarias_do_executivo_e_legislativo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1061/5._pl_-_equiparacao_de_diarias_do_executivo_e_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei Municipal nº 1.135/2017, que regulamenta a concessão de diárias no âmbito do Poder Executivo Municipal de Planura/MG, para equiparação dos valores ao Poder Legislativo, e dá outras providências.</t>
   </si>
   <si>
+    <t>1084</t>
+  </si>
+  <si>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1084/ple_4_2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre crédito adicional especial no orçamento do exercício de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1085</t>
+  </si>
+  <si>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1085/ple_5_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de bem público no Município de Planura/MG.</t>
+  </si>
+  <si>
+    <t>1096</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/ple_6_2026_leilao.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a promover leilão para alienação de bens móveis inservíveis pertecentes ao patrimônio da Prefeitura Municipal de Planura/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1097</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1097/ple_7_2026_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2027 e dá outras providências.</t>
+  </si>
+  <si>
     <t>1070</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>Tarcisio Pimenta, Adriano do Raul, Camila Arapuá, Celso Cabelereiro, Herbert Xuliu, João do Telefone, Juninho Macaxeira, Nenê Turmeiro, Ramiro Nogueira</t>
-[...2 lines deleted...]
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1070/pll_1_programa_fomento_a_agricultura_familiar_e_pequenos_produtores.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1070/pll_1_programa_fomento_a_agricultura_familiar_e_pequenos_produtores.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Fomento à Agricultura Familiar e aos Pequenos Produtores Rurais do Município.</t>
   </si>
   <si>
+    <t>1076</t>
+  </si>
+  <si>
+    <t>João do Telefone</t>
+  </si>
+  <si>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1076/2_pll_2_2.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia da Guarda Mirim no Município de Planura.</t>
+  </si>
+  <si>
+    <t>1077</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1077/2_pll_3_reparacao_de_danos_ao_patrimonio_publico.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reparação de danos e a aplicação de multa nos casos de pichação, depredação, destruição e outras formas de danificação do patrimônio público.</t>
+  </si>
+  <si>
+    <t>1078</t>
+  </si>
+  <si>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1078/pll_4_fornecimento_de_uniforme.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe Sobre o Fornecimento de Uniforme Escolar aos Alunos da Rede Pública Municipal de Ensino de Planura.</t>
+  </si>
+  <si>
     <t>1066</t>
   </si>
   <si>
     <t>PLOS</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1066/pls_1_2026.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1066/pls_1_2026.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei Municipal nº 1.135/2017, que regulamenta a concessão de diárias no âmbito do Poder Executivo Municipal de Planura/MG, e dá outras providências.</t>
   </si>
   <si>
+    <t>1082</t>
+  </si>
+  <si>
     <t>1071</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1071/pr_1_parlamento_jovem.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1071/pr_1_parlamento_jovem.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Parlamento Jovem no âmbito da Câmara Municipal de Planura-MG, em parceria com a Assembleia Legislativa do Estado de Minas Gerais.</t>
   </si>
   <si>
+    <t>1094</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a convalidação do direito dos vereadores a receberem o 1/3 (terço) de férias referente a Legislatura 2021 a 2024.</t>
+  </si>
+  <si>
+    <t>1074</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Celso Cabelereiro</t>
+  </si>
+  <si>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1074/1_informacoes_com_gastos_final_de_ano_2025_celso_adriano_e_ramiro.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado a esta Câmara Municipal, no prazo legal, as seguintes informações relativas às festividades de final de ano realizadas no exercício de 2025</t>
+  </si>
+  <si>
+    <t>1075</t>
+  </si>
+  <si>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1075/2_informacoes_com_gastos_carnaval_ano_2026_celso_adriano_e_ramiro.pdf</t>
+  </si>
+  <si>
+    <t>Requer que sejam encaminhadas a esta Câmara Municipal, no prazo legal, as seguintes informações relativas às contratações e despesas referentes ao Carnaval 2026</t>
+  </si>
+  <si>
     <t>1068</t>
   </si>
   <si>
     <t>MOAPL</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>Ramiro Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1068/1_aplausos_coral_mensageiros_do_senhor__ramiro.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1068/1_aplausos_coral_mensageiros_do_senhor__ramiro.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Coral Mensageiros do Senhor.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>Camila Arapuá</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1069/2_aplausos_jose_cordeiro_salome_filho_camila.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1069/2_aplausos_jose_cordeiro_salome_filho_camila.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. José Cordeiro Salomé Filho</t>
   </si>
   <si>
+    <t>1080</t>
+  </si>
+  <si>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1080/3_aplausos_herbert.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos às servidoras que atuam na Farmácia Popular de nosso município.</t>
+  </si>
+  <si>
+    <t>1091</t>
+  </si>
+  <si>
+    <t>Tarcisio Pimenta</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à atleta Maria Eduarda Matarelli.</t>
+  </si>
+  <si>
+    <t>1092</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Igreja Evangélica Pentecostal “O Brasil para Cristo”.</t>
+  </si>
+  <si>
+    <t>1093</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à equipe Team Luzitano/Motta.</t>
+  </si>
+  <si>
     <t>1072</t>
   </si>
   <si>
     <t>MOPES</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>Tarcisio Pimenta</t>
-[...2 lines deleted...]
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1072/1_mocao_de_pesar_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1072/1_mocao_de_pesar_tarcisio.pdf</t>
   </si>
   <si>
     <t>Confere Moção de Pesar a Família do Ex-Vereador Sr. Álvaro Reis de Pádua, ocorrido no dia 07 de dezembro de 2025.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual aos Vencimentos dos servidores do Poder Legislativo Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -564,68 +756,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1063/projeto_de_lei_complementar_no_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1065/plc_no_01_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1061/5._pl_-_equiparacao_de_diarias_do_executivo_e_legislativo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1070/pll_1_programa_fomento_a_agricultura_familiar_e_pequenos_produtores.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1066/pls_1_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1071/pr_1_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1068/1_aplausos_coral_mensageiros_do_senhor__ramiro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1069/2_aplausos_jose_cordeiro_salome_filho_camila.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1072/1_mocao_de_pesar_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1079/2_providencias_necessarias_para_viabilizar_o_pagamento_retroativo_das_vantagens_temporais_aos_servidores_publicos_municipais_vereadores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1088/4_denominar_logradouro_publico_com_o_nome_de_sra_alcita_bernardes_botelho_ramiro_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1089/5_ponto_de_referencia_ao_atendimento_de_pessoas_com_deficiencia_e_idosas_ramiro_celso_adriano_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1063/projeto_de_lei_complementar_no_01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1065/plc_no_01_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1083/pls_2_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1061/5._pl_-_equiparacao_de_diarias_do_executivo_e_legislativo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1084/ple_4_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1085/ple_5_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/ple_6_2026_leilao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1097/ple_7_2026_ldo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1070/pll_1_programa_fomento_a_agricultura_familiar_e_pequenos_produtores.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1076/2_pll_2_2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1077/2_pll_3_reparacao_de_danos_ao_patrimonio_publico.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1078/pll_4_fornecimento_de_uniforme.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1066/pls_1_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1071/pr_1_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1074/1_informacoes_com_gastos_final_de_ano_2025_celso_adriano_e_ramiro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1075/2_informacoes_com_gastos_carnaval_ano_2026_celso_adriano_e_ramiro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1068/1_aplausos_coral_mensageiros_do_senhor__ramiro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1069/2_aplausos_jose_cordeiro_salome_filho_camila.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1080/3_aplausos_herbert.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2026/1072/1_mocao_de_pesar_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="138" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141.28515625" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="196.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="204.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -644,315 +836,825 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>33</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7" t="s">
+        <v>34</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E7" t="s">
+      <c r="H7" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" t="s">
+        <v>42</v>
+      </c>
+      <c r="F8" t="s">
+        <v>34</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="E8" t="s">
+      <c r="H8" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" t="s">
+        <v>46</v>
+      </c>
+      <c r="E9" t="s">
+        <v>47</v>
+      </c>
+      <c r="F9" t="s">
+        <v>34</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B9" t="s">
-[...5 lines deleted...]
-      <c r="D9" t="s">
+      <c r="H9" t="s">
         <v>49</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E10" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F10" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="E11" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="F11" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" t="s">
+        <v>46</v>
+      </c>
+      <c r="E12" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12" t="s">
+        <v>34</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" t="s">
+        <v>46</v>
+      </c>
+      <c r="E13" t="s">
+        <v>47</v>
+      </c>
+      <c r="F13" t="s">
+        <v>34</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H13" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
         <v>64</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>10</v>
       </c>
-      <c r="D12" t="s">
+      <c r="D14" t="s">
         <v>65</v>
       </c>
-      <c r="E12" t="s">
+      <c r="E14" t="s">
         <v>66</v>
       </c>
-      <c r="F12" t="s">
+      <c r="F14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="H14" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" t="s">
+        <v>65</v>
+      </c>
+      <c r="E15" t="s">
+        <v>66</v>
+      </c>
+      <c r="F15" t="s">
+        <v>70</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H15" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>74</v>
+      </c>
+      <c r="D16" t="s">
+        <v>65</v>
+      </c>
+      <c r="E16" t="s">
+        <v>66</v>
+      </c>
+      <c r="F16" t="s">
+        <v>70</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H16" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" t="s">
+        <v>65</v>
+      </c>
+      <c r="E17" t="s">
+        <v>66</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" t="s">
+        <v>81</v>
+      </c>
+      <c r="E18" t="s">
+        <v>82</v>
+      </c>
+      <c r="F18" t="s">
+        <v>34</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H18" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" t="s">
+        <v>81</v>
+      </c>
+      <c r="E19" t="s">
+        <v>82</v>
+      </c>
+      <c r="F19" t="s">
+        <v>34</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="H12" t="s">
-        <v>68</v>
+      <c r="H19" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" t="s">
+        <v>87</v>
+      </c>
+      <c r="E20" t="s">
+        <v>88</v>
+      </c>
+      <c r="F20" t="s">
+        <v>89</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H20" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" t="s">
+        <v>87</v>
+      </c>
+      <c r="E21" t="s">
+        <v>88</v>
+      </c>
+      <c r="F21" t="s">
+        <v>89</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" t="s">
+        <v>95</v>
+      </c>
+      <c r="E22" t="s">
+        <v>96</v>
+      </c>
+      <c r="F22" t="s">
+        <v>97</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H22" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" t="s">
+        <v>95</v>
+      </c>
+      <c r="E23" t="s">
+        <v>96</v>
+      </c>
+      <c r="F23" t="s">
+        <v>97</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H23" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" t="s">
+        <v>104</v>
+      </c>
+      <c r="E24" t="s">
+        <v>105</v>
+      </c>
+      <c r="F24" t="s">
+        <v>106</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H24" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>109</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" t="s">
+        <v>104</v>
+      </c>
+      <c r="E25" t="s">
+        <v>105</v>
+      </c>
+      <c r="F25" t="s">
+        <v>110</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H25" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>74</v>
+      </c>
+      <c r="D26" t="s">
+        <v>104</v>
+      </c>
+      <c r="E26" t="s">
+        <v>105</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H26" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>22</v>
+      </c>
+      <c r="D27" t="s">
+        <v>104</v>
+      </c>
+      <c r="E27" t="s">
+        <v>105</v>
+      </c>
+      <c r="F27" t="s">
+        <v>117</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>27</v>
+      </c>
+      <c r="D28" t="s">
+        <v>104</v>
+      </c>
+      <c r="E28" t="s">
+        <v>105</v>
+      </c>
+      <c r="F28" t="s">
+        <v>117</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>121</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>57</v>
+      </c>
+      <c r="D29" t="s">
+        <v>104</v>
+      </c>
+      <c r="E29" t="s">
+        <v>105</v>
+      </c>
+      <c r="F29" t="s">
+        <v>117</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" t="s">
+        <v>124</v>
+      </c>
+      <c r="E30" t="s">
+        <v>125</v>
+      </c>
+      <c r="F30" t="s">
+        <v>117</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H30" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>128</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" t="s">
+        <v>129</v>
+      </c>
+      <c r="E31" t="s">
+        <v>130</v>
+      </c>
+      <c r="F31" t="s">
+        <v>131</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" t="s">
+        <v>132</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>