--- v2 (2026-02-26)
+++ v3 (2026-04-22)
@@ -54,1619 +54,1619 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/913/7_revisao_do_decreto_no_159_de_2024_que_trata_da_cobranca_pelo_uso_do_maquinario_agricola_tarcisio_e_vereadores.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/913/7_revisao_do_decreto_no_159_de_2024_que_trata_da_cobranca_pelo_uso_do_maquinario_agricola_tarcisio_e_vereadores.pdf</t>
   </si>
   <si>
     <t>Revisão do Decreto nº 159, de 16 de dezembro de 2024, que trata da cobrança pelo uso do maquinário agrícola.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Herbert Xuliu</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/920/8_guarda_noturno_na_unidade_mista_e_alambrado__herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/920/8_guarda_noturno_na_unidade_mista_e_alambrado__herbert.pdf</t>
   </si>
   <si>
     <t>guarda noturno na Unidade Mista e a instalação de alambrado em volta da mesma</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/921/9_placas_com_nome_da_rua_na_cidade__herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/921/9_placas_com_nome_da_rua_na_cidade__herbert.pdf</t>
   </si>
   <si>
     <t>que sejam instaladas placas de identificação com os nomes das ruas nos logradouros públicos onde ainda não há sinalização adequada</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>João do Telefone</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/927/10_instalacao_de_lampadas_de_emergencia_dentro_e_fora_do_velorio__joao_batista_machado.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/927/10_instalacao_de_lampadas_de_emergencia_dentro_e_fora_do_velorio__joao_batista_machado.pdf</t>
   </si>
   <si>
     <t>instalação de lâmpadas de emergência no interior e no exterior do Velório Municipal</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Juninho Macaxeira, Ramiro Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/928/11_contratacao_de_um_tecnico_de_seguranca_do_trabalho_para_atuar_no_ambito_da_prefeitura_municipal.__joao_martins.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/928/11_contratacao_de_um_tecnico_de_seguranca_do_trabalho_para_atuar_no_ambito_da_prefeitura_municipal.__joao_martins.pdf</t>
   </si>
   <si>
     <t>contratação de um Técnico de Segurança do Trabalho para atuar no âmbito da Prefeitura Municipal”.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Camila Arapuá</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/929/12_divulgacao_de_lista_de_medicamentos_vacinas_e_suplementos__camila.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/929/12_divulgacao_de_lista_de_medicamentos_vacinas_e_suplementos__camila.pdf</t>
   </si>
   <si>
     <t>ampliar a transparência na divulgação da relação de medicamentos, vacinas e suplementos alimentares, informando de forma clara e acessível tanto os itens disponíveis quanto os indisponíveis na Rede Pública Municipal de Saúde</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/930/13_limpeza_e_manutencao_da_trilha_localizada_na_area_de_preservacao_de_furnas_nas_proximidades_da_comportinha_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/930/13_limpeza_e_manutencao_da_trilha_localizada_na_area_de_preservacao_de_furnas_nas_proximidades_da_comportinha_tarcisio.pdf</t>
   </si>
   <si>
     <t>realização de limpeza e manutenção da trilha localizada na área de preservação de Furnas, nas proximidades da Comportinha, bem como a retomada do evento de ciclismo anteriormente realizado na localidade</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/931/14_retorno_das_aulas_de_judo_na_rede_municipal_com_turmas_destinadas_a_criancas_adolescentes_e_adultos_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/931/14_retorno_das_aulas_de_judo_na_rede_municipal_com_turmas_destinadas_a_criancas_adolescentes_e_adultos_tarcisio.pdf</t>
   </si>
   <si>
     <t>retomada das aulas de judô na rede municipal, com turmas destinadas a crianças, adolescentes e adultos.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Ramiro Nogueira, Adriano do Raul, Camila Arapuá, Celso Cabelereiro, Herbert Xuliu, João do Telefone, Juninho Macaxeira, Nenê Turmeiro, Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/932/15_a_viabilidade_de_aumentar_a_remuneracao_dos_conselheiros_tutelares_deste_municipio_vereadores.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/932/15_a_viabilidade_de_aumentar_a_remuneracao_dos_conselheiros_tutelares_deste_municipio_vereadores.pdf</t>
   </si>
   <si>
     <t>a viabilidade de aumentar a remuneração dos Conselheiros Tutelares deste município</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/933/16_instalacao_de_fraldario_de_parede__camila.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/933/16_instalacao_de_fraldario_de_parede__camila.pdf</t>
   </si>
   <si>
     <t>instalação de fraldários de parede em todas as unidades de saúde do município</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Tarcisio Pimenta, Adriano do Raul, Camila Arapuá, Celso Cabelereiro, Herbert Xuliu, João do Telefone, Juninho Macaxeira, Nenê Turmeiro, Ramiro Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/934/17_integrar_ao_patrimonio_publico_municipal_a_rua_situada_em_frente_ao_clube_crep__vereadores.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/934/17_integrar_ao_patrimonio_publico_municipal_a_rua_situada_em_frente_ao_clube_crep__vereadores.pdf</t>
   </si>
   <si>
     <t>adoção de providências necessárias para integrar a rua situada em frente ao Clube CREP ao patrimônio público municipal, tornando-a responsabilidade da Prefeitura</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/935/18_comunicar_oficialmente_a_todos_os_orgaos_competentes_que_o_bairro_granrio_passou_a_integrar_a_area_urbana_do_municipio_vereadores.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/935/18_comunicar_oficialmente_a_todos_os_orgaos_competentes_que_o_bairro_granrio_passou_a_integrar_a_area_urbana_do_municipio_vereadores.pdf</t>
   </si>
   <si>
     <t>comunicar oficialmente a todos os órgãos competentes, tais como, Correios, concessionárias de serviços públicos (água, energia elétrica, internet), Cartório de Registro de Imóveis, IBGE, entre outros, que o Condomínio Gran Rio passou a integrar a área urbana do município</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Ramiro Nogueira, Juninho Macaxeira</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/936/19_instalacao_de_10_lombadas_no_bairro_gran_rio__ramiro__joao_martins.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/936/19_instalacao_de_10_lombadas_no_bairro_gran_rio__ramiro__joao_martins.pdf</t>
   </si>
   <si>
     <t>instalação de 10 (dez) lombadas no Condomínio Gran Rio, como medida de controle da velocidade dos veículos nas vias locais</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/937/20_iluminacao_no_desembarque_dos_pescadores__herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/937/20_iluminacao_no_desembarque_dos_pescadores__herbert.pdf</t>
   </si>
   <si>
     <t>instalação de iluminação pública e de sistema de monitoramento no local de embarque e desembarque de pescadores</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/951/21_exigencia_para_candidatos_de_processos_seletivos_passar_por_profissional_de_psicologia_herbert__28-04.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/951/21_exigencia_para_candidatos_de_processos_seletivos_passar_por_profissional_de_psicologia_herbert__28-04.pdf</t>
   </si>
   <si>
     <t>Exigência de avaliação psicológica para candidatos aprovados em processos seletivos antes da posse no cargo</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/952/22_mudanca_no_horario_dos_lixeiros_para_periodo__herbert__28-04.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/952/22_mudanca_no_horario_dos_lixeiros_para_periodo__herbert__28-04.pdf</t>
   </si>
   <si>
     <t>Alteração do horário de coleta de lixo para o período noturno em todo o perímetro urbano do município.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/953/23_instalacao_de_bebedouro_daguan_praca_rodoviaria_e_lago_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/953/23_instalacao_de_bebedouro_daguan_praca_rodoviaria_e_lago_herbert.pdf</t>
   </si>
   <si>
     <t>Instalação de um bebedouro público de água potável e gelada, bem como a implantação de novas lixeiras na Praça Tiradentes</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/954/24_contratar_uma_nutricionista_para_atuar_na_casa_da_amizade_unidade_que_atende_regularmente_pessoas_idosas_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/954/24_contratar_uma_nutricionista_para_atuar_na_casa_da_amizade_unidade_que_atende_regularmente_pessoas_idosas_herbert.pdf</t>
   </si>
   <si>
     <t>Contratar um(a) nutricionista para atuar na Casa da Amizade, unidade que atende regularmente pessoas idosas em situação de vulnerabilidade ou com necessidades específicas de cuidado.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/955/25_estudo_tecnico_e_administrativo_para_a_concessao_do_adicional_de_periculosidade_a_todas_as_cozinheiras_que_atuam_na_rede_municipal_de_ensino__herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/955/25_estudo_tecnico_e_administrativo_para_a_concessao_do_adicional_de_periculosidade_a_todas_as_cozinheiras_que_atuam_na_rede_municipal_de_ensino__herbert.pdf</t>
   </si>
   <si>
     <t>Estudo técnico e administrativo para a concessão do adicional de periculosidade a todas as cozinheiras que atuam na rede municipal de ensino e demais unidades públicas onde haja preparo e manuseio regular de alimentos.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/</t>
+    <t>http://sapl.planura.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Que determine ao setor competente a elaboração de Projeto de Lei para a criação do Conselho Municipal da Juventude – CMJ, com o objetivo de garantir a participação ativa dos jovens nas decisões do município, bem como desenvolver e fiscalizar políticas públicas voltadas a esse público.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/957/27_instalacao_de_iluminacao_publica_na_praca_localizada_na_vila_de_furnas_onde_esta_instalado_o_parque_infantil_playground_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/957/27_instalacao_de_iluminacao_publica_na_praca_localizada_na_vila_de_furnas_onde_esta_instalado_o_parque_infantil_playground_tarcisio.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação pública na praça localizada na Vila de Furnas, onde está instalado o parque infantil (playground).</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/958/28_implantacao_faixas_de_pedestre_da_rua_paulo_brinck_no_trecho_compreendido_entre_a_avenida_uberlandia__ate_a_entrada_do_buriti_joao_batista_machado.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/958/28_implantacao_faixas_de_pedestre_da_rua_paulo_brinck_no_trecho_compreendido_entre_a_avenida_uberlandia__ate_a_entrada_do_buriti_joao_batista_machado.pdf</t>
   </si>
   <si>
     <t>Implantação de faixas de pedestre na Rua Paulo Brinck, no trecho compreendido entre a Avenida Uberlândia até a entrada do Bairro Buriti, em ambos os sentidos (ida e volta).</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/959/29_que_a_prefeitura_avalie_a_possibilidade_de_firmar_parceria_com_o_serpro_por_meio_da_adesao_ao_programa_prefeitura_digital_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/959/29_que_a_prefeitura_avalie_a_possibilidade_de_firmar_parceria_com_o_serpro_por_meio_da_adesao_ao_programa_prefeitura_digital_tarcisio.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal avalie a possibilidade de firmar parceria com o SERPRO (Serviço Federal de Processamento de Dados), por meio da adesão ao programa Prefeitura +Digital.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/960/30_ampliacao_da_licenca_paternidade_para_os_servidores_municipais_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/960/30_ampliacao_da_licenca_paternidade_para_os_servidores_municipais_tarcisio.pdf</t>
   </si>
   <si>
     <t>Ampliação do período de licença-paternidade dos servidores públicos municipais para 20 (vinte) dias corridos.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/969/31_construcao_de_meio-fio_nas_vias_publicas_joao_batista_machado.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/969/31_construcao_de_meio-fio_nas_vias_publicas_joao_batista_machado.pdf</t>
   </si>
   <si>
     <t>Realização dos serviços de construção de meio-fio nas vias públicas que ainda não contam com essa infraestrutura.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/970/32_instalacao_de_ecoponto_em_nosso_municipio_camila.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/970/32_instalacao_de_ecoponto_em_nosso_municipio_camila.pdf</t>
   </si>
   <si>
     <t>Instalação de Ecoponto em nosso município.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/971/33_funcionamento_da_creche_no_periodo_de_ferias_escolares___herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/971/33_funcionamento_da_creche_no_periodo_de_ferias_escolares___herbert.pdf</t>
   </si>
   <si>
     <t>Necessidade de “atendimento e funcionamento ininterrupto da creche municipal durante o período de férias escolares, por meio de implementação de cronograma de escala de revezamento entre os profissionais que atuam na unidade.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/974/34_cronograma_e_publicacao_das_obras_municipais_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/974/34_cronograma_e_publicacao_das_obras_municipais_herbert.pdf</t>
   </si>
   <si>
     <t>Apresentação de projeto de lei que dispõe sobre a obrigatoriedade de divulgação do cronograma de obras públicas, ou, alternativamente, sua implementação por meio de ato administrativo, conforme minuta anexa.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/980/35_sinalizacao_em_frente_as_escolas_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/980/35_sinalizacao_em_frente_as_escolas_herbert.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de sinalização de “Proibido Parar e Estacionar” em frente às escolas municipais e estaduais, especialmente nos horários de entrada e saída dos alunos;_x000D_
 Implantação de faixas elevadas de pedestres ou lombadas físicas (quebra-molas) nas imediações das escolas, com o objetivo de reduzir a velocidade dos veículos e garantir a segurança dos estudantes, seus familiares e profissionais da educação.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Adriano do Raul</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/981/36_construcao_de_lombada_na_rua_adriano.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/981/36_construcao_de_lombada_na_rua_adriano.pdf</t>
   </si>
   <si>
     <t>A implantação de redutores de velocidade (lombadas) na Rua João Januário, entre as Ruas Ituiutaba e Monte Carmelo, no trecho que compreende o percurso entre o posto de combustíveis e a unidade escolar ali situada.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/986/37_homenagear_jose_vaneide_de_souza_lele_denominacao_de_logradouro_publico_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/986/37_homenagear_jose_vaneide_de_souza_lele_denominacao_de_logradouro_publico_herbert.pdf</t>
   </si>
   <si>
     <t>Homenagear José Vaneide de Souza (Lelê) com denominação de logradouro público de nossa cidade</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/995/38_reforma_geral_velorio_municipal__herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/995/38_reforma_geral_velorio_municipal__herbert.pdf</t>
   </si>
   <si>
     <t>Reforma geral no Velório Municipal, contemplando a adequação às normas de acessibilidade e a alteração da localização das portas dos banheiros.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/996/39_reforma_praca_tiradentes_adriano_celso_e_ramiro.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/996/39_reforma_praca_tiradentes_adriano_celso_e_ramiro.pdf</t>
   </si>
   <si>
     <t>Reforma geral na Praça Tiradentes, contemplando, entre outros, os seguintes pontos:_x000D_
 •	Reforma e manutenção dos bancos da praça, com a substituição de partes danificadas, pintura, reforço estrutural e, se necessário, instalação de novos bancos, visando maior conforto e segurança para os frequentadores;_x000D_
 •	Reparos e manutenção na estrutura da caixa d’água existente na praça, assegurando sua estabilidade, preservação e limpeza, considerando sua importância para o abastecimento e para a segurança pública;_x000D_
 •	Revisão e adequação da parte elétrica, com troca de fiação, instalação de luminárias mais eficientes (preferencialmente com tecnologia LED), e verificação de quadros de energia, visando garantir melhor iluminação, economia e segurança para a população, especialmente no período noturno”.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/997/40_programa_de_caixas_dagua__herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/997/40_programa_de_caixas_dagua__herbert.pdf</t>
   </si>
   <si>
     <t>Implementação do Programa Municipal de Distribuição de Caixas d’Água – CDC (Caixas d’Água para Cidadãos), conforme minuta do Projeto de Lei anexa.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1004/41_doacao_de_alimentos_em_eventos_gratuitos_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1004/41_doacao_de_alimentos_em_eventos_gratuitos_herbert.pdf</t>
   </si>
   <si>
     <t>institua a obrigatoriedade de solicitar, de forma solidária e voluntária, a doação de 1 (um) quilo de alimento não perecível como contrapartida simbólica para o acesso a eventos gratuitos realizados no município, sejam eles promovidos diretamente pelo poder público ou em parceria com instituições privadas, associações ou entidades culturais.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1005/42_proibicao_de_som_alto_e_faixa_elevadas_de_frente_as_igrejas_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1005/42_proibicao_de_som_alto_e_faixa_elevadas_de_frente_as_igrejas_herbert.pdf</t>
   </si>
   <si>
     <t>Implantação de sinalização de “Proibido Som Alto” nas proximidades e entradas das igrejas do município, a fim de garantir o respeito ao ambiente religioso e ao momento de culto, especialmente durante as celebrações; Instalação de lombadas elevadas (faixas de pedestres elevadas) nas imediações das igrejas, sobretudo naquelas que registram maior fluxo de pessoas, com foco na segurança dos fiéis, principalmente nos horários de entrada e saída de cultos e missas.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1015/43_aquisicao_de_um_caminhao_pipa_para_reforcar_o_atendimento_as_demandas_da_cidade_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1015/43_aquisicao_de_um_caminhao_pipa_para_reforcar_o_atendimento_as_demandas_da_cidade_herbert.pdf</t>
   </si>
   <si>
     <t>Aquisição de um caminhão pipa para reforçar o atendimento às demandas da cidade.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1016/44_placas_com_nome_da_rua_na_cidade__herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1016/44_placas_com_nome_da_rua_na_cidade__herbert.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação de placas de identificação nas ruas e logradouros do município, com prioridade para os bairros Vila de Residencial de Planura (Furnas), Village dos Buritis e Aldeia do Vale, que atualmente se encontram mais carentes dessa sinalização.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1017/45_promover_um_leilao_publico_destinado_a_alienacao_de_todos_os_veiculos_da_frota_municipal__herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1017/45_promover_um_leilao_publico_destinado_a_alienacao_de_todos_os_veiculos_da_frota_municipal__herbert.pdf</t>
   </si>
   <si>
     <t>Que avalie a viabilidade de promover um leilão público destinado à alienação de todos os veículos da frota municipal que não estejam mais em uso — sejam eles carros, ônibus, ambulâncias, caminhões ou quaisquer outros — considerados sucateados, inservíveis ou com alto custo de manutenção, e que já não atendem às necessidades administrativas e operacionais do município.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1018/46_construcao_de_banheiros_e_ampliacao_da_iluminacao_da_comportinha_joao_batista_machado.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1018/46_construcao_de_banheiros_e_ampliacao_da_iluminacao_da_comportinha_joao_batista_machado.pdf</t>
   </si>
   <si>
     <t>Andamento urgente das obras para a construção de banheiros e a ampliação da iluminação pública na área que recebeu a extensão do espaço da "Comportinha".</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1021/47_casa_de_apoio_na_cidade_de_barretossp_destinada_a_acolher_os_pacientes_planurenses_em_tratamento_de_cancer__herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1021/47_casa_de_apoio_na_cidade_de_barretossp_destinada_a_acolher_os_pacientes_planurenses_em_tratamento_de_cancer__herbert.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de firmar parceria ou adquirir uma casa de apoio na cidade de Barretos/SP, destinada a acolher os pacientes planurenses em tratamento de câncer, bem como seus familiares acompanhantes.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Juninho Macaxeira</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1048/48_recapeamento_asfaltico_das_vias_do_bairro_aldeia_do_vale_joao_martins.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1048/48_recapeamento_asfaltico_das_vias_do_bairro_aldeia_do_vale_joao_martins.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a realização de estudos técnicos com o objetivo de viabilizar o recapeamento asfáltico das vias do Bairro Aldeia_x000D_
 do Vale, para posterior inclusão no cronograma de obras da Prefeitura, conforme disponibilidade orçamentária.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Tarcisio Pimenta, Camila Arapuá</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1034/49_regulamenta_o_exercicio_da_profissao_de_condutor_de_ambulancia_no_territorio_nacional_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1034/49_regulamenta_o_exercicio_da_profissao_de_condutor_de_ambulancia_no_territorio_nacional_tarcisio.pdf</t>
   </si>
   <si>
     <t>Sugerindo “que o Poder Executivo adote as providências necessárias para a adequação integral do Município de Planura às disposições da Lei Federal nº 15.250, de 3 de novembro de 2025, que regulamenta o exercício da profissão de Condutor de Ambulância no território nacional.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Ramiro Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1038/50_implantacao_redutor_de_velocidade_na_rua_artur_pinto_de_oliveira_ramiro.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1038/50_implantacao_redutor_de_velocidade_na_rua_artur_pinto_de_oliveira_ramiro.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas as providências necessárias para a implantação de uma lombada (redutor de velocidade) na Rua Artur Pinto de Oliveira, nas proximidades dos números 162 e 163, trecho localizado entre as ruas Uberaba e Belo Horizonte.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1031/51_construcao_de_banheiros_publicos_acessivel_na_praca_rodoviaria_joao_martins.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1031/51_construcao_de_banheiros_publicos_acessivel_na_praca_rodoviaria_joao_martins.pdf</t>
   </si>
   <si>
     <t>solicitando “que determine ao setor competente a realização de estudos técnicos com o objetivo de viabilizar o recapeamento asfáltico das vias do Bairro Aldeia do Vale, para posterior inclusão no cronograma de obras da Prefeitura, conforme disponibilidade orçamentária”.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1049/52_ar_condicionado_no_velorio_ramiro.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1049/52_ar_condicionado_no_velorio_ramiro.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas as providências necessárias para a instalação de aparelhos de ar-condicionado no Velório Municipal.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>f</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão de Finanças, Orçamento e tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/950/1_pdl_aprova_contas_2021.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/950/1_pdl_aprova_contas_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das contas do Prefeito Municipal de Planura, relativas ao exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Chefe do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/905/plc_1_regulamenta__piso_agente_comunitario_e_de_controle_de_endemia.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/905/plc_1_regulamenta__piso_agente_comunitario_e_de_controle_de_endemia.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do novo piso salarial dos Agentes Comunitários de Saúde e dos Agentes de Controle de Endemias nos termos da Emenda Constitucional nº 120/2022 e Revoga a Lei Complementar nº 97/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/987/plce_2_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/987/plce_2_2025.pdf</t>
   </si>
   <si>
     <t>Estabelece valor mínimo para ajuizamento de Execuções Fiscais no Município de Planura/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1007/plce_3_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1007/plce_3_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de Atendimento Socioeducativo (SIMASE) de Planura/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1032/pllc_4_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1032/pllc_4_2025.pdf</t>
   </si>
   <si>
     <t>Cria a Ouvidoria do Município e dá outras providências.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>PLCS</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial dos Agentes Comunitários de Saúde (ACS) e dos Agentes de Controle de Endemias (ACE), nos termos da Emenda Constitucional nº 120/2022, e revoga a Lei Complementar nº 97/2024.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>Comissão  Permanente de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1003/plcs_2_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1003/plcs_2_2025.pdf</t>
   </si>
   <si>
     <t>Estabelece Valor Mínimo para o Ajuizamento de Execuções Fiscais no Município de Planura/MG.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/893/1_pl_autoriza_desafetar_via_publica_cemiterio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/893/1_pl_autoriza_desafetar_via_publica_cemiterio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desafetar via pública do município, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/941/ple_ldo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/941/ple_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/944/projeto_de_lei_no_7_de_24_de_abril_de_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/944/projeto_de_lei_no_7_de_24_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da contratação de salva-vidas, da adoção de medidas de prevenção de afogamentos e do uso de equipamentos de segurança em clubes, balneários e estabelecimentos similares, públicos ou privados, que possuam piscinas ou áreas destinadas à recreação aquática no Município de Planura/MG.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/945/projeto_de_lei_08_nome_de_rua_ass_1_ok.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/945/projeto_de_lei_08_nome_de_rua_ass_1_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação de ruas em homenagem a Lauro Peres e José Omar Ribeiro, localizadas no município de Planura/MG.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/947/pl_09_saude.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/947/pl_09_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da equipe multiprofissional na Atenção Primária à Saúde – EMULTI – no Município de Planura/MG e autoriza a contratação de pessoal para atender necessidade temporária de excepcional interesse público, nos termos do art. 37, inciso IX, da Constituição Federal de 1988, para execução dos serviços específicos do referido programa adotado pelo Município em convênio com Governo Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/949/ple_10_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/949/ple_10_2025.pdf</t>
   </si>
   <si>
     <t>Aprova o contrato de consórcio público e o estatuto social do Consórcio Interfederativo Minas Gerais - CIMINAS e da Associação dos Municípios dos Municípios da Microrregião do Planalto de Araxá - AMPLA, autorizando o ingresso do Município de Planura, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/964/ple_11_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/964/ple_11_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre assegurar o direito de permanência de edificações na faixa não edificável contígua às faixas de domínio público de rodovias, sobre a redução da extensão da faixa não edificável, e dá outras providências.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/965/ple_12_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/965/ple_12_2025.pdf</t>
   </si>
   <si>
     <t>Denomina Prédio Público do Município de Planura-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/978/ple_13_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/978/ple_13_2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei Municipal nº 1.118 de 07 de abril de 2017, que autoriza o pagamento de uniformes para os servidores públicos municipais e o posterior desconto em folha para reposição ao erário municipal.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/979/ple_14_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/979/ple_14_2025.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações promovidas no Contrato de Consórcio Público e Estatuto do Consórcio Público Intermunicipal de Saúde da Rede de Urgência e Emergência da Macrorregião do Triângulo do Sul - Cistrisul e dá outras providências.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1006/ple_16_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1006/ple_16_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Proteção aos Animais e o Conselho Municipal de Proteção aos Animais, e dá outras providências.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1008/ple_17_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1008/ple_17_2025.pdf</t>
   </si>
   <si>
     <t>Prorroga, até 31 de dezembro de 2025, a vigência do Plano Municipal de Educação de Planura, instituído pela Lei nº 1.071, de junho de 2015.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Erradicação da Pobreza, dispõe sobre sua finalidade, estrutura, fontes de recursos e dá outras proviências.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1020/ple_23.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1020/ple_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílios, subvenções, contribuições a entidades sem finalidade lucrativa e ajuda financeira às pessoas carentes no município de Planura-MG, para o exercício de 2026 e contém outras providências.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1025/ple_24_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1025/ple_24_2025.pdf</t>
   </si>
   <si>
     <t>Normatiza o uso privativo de bem público pelo particular na modalidade concessão de uso onerosa, estabelece o processo administrativo respectivo e regulamenta os atos administrativos de gestão e fiscalização dos contratos.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1033/ple_25_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1033/ple_25_2025.pdf</t>
   </si>
   <si>
     <t>Altera os itens 3 e 19 do artigo 1º da Lei Municipal nº 540/97 e dá outras providências.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1036/pll_26_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1036/pll_26_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Planura a conceder apoio institucional a título de auxílio financeiro específico à Associação de Pais e Amigos dos Excepcionais - APAE de Frutal-MG, para aquisição de carnes e/ou gêneros alimentícios destinadas ao 3º Leilão Beneficente, e dá outras providências</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1042/pl.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1042/pl.pdf</t>
   </si>
   <si>
     <t>Cria o Serviço Público de Loteria Municipal no Município de Planura-MG e dá outras providências.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1047/pl_-_regulamenta_o_servico_de_transporte_indi.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1047/pl_-_regulamenta_o_servico_de_transporte_indi.pdf</t>
   </si>
   <si>
     <t>Regulamenta o serviço de transporte individual de passageiros na modalidade táxi ou por aplicativos no município de Planura e dá outras providências.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/896/pll_1_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/896/pll_1_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei Municipal nº 1.139 de 26 de outubro de 2017, que Regulamenta a Concessão de Diárias aos Membros do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/897/pll_02.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/897/pll_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização do espaço público de forma ordenada em relação a organização e alinhamento de todas as fiações e equipamentos instalados nos postes de energia elétrica no âmbito do Município de Planura-MG, e dá outras providências</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/898/pll_3_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/898/pll_3_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação de contratação, pelo Poder Executivo Municipal, de shows, artistas e eventos que promovam em suas produções musicais e/ou artísticas, apologia ao crime ou incentivo ao consumo de drogas, e dá outras providências.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/899/pll_3_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/899/pll_3_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Apoio a Mulher", destinado ao atendimento, acolhimento e suporte às mulheres em situação de violência doméstica e familiar, bem como graves em vulnerabilidade socioeconômica.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/900/pll_5_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/900/pll_5_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Farmácia Veterinária Solidária, destinado ao recebimento de doações, coleta, reaproveitamento, seleção, armazenamento, distribuição gratuita, e descarte de produtos de uso veterinário no âmbito do Município de Planura-MG e dá outras providências.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/903/pll_6_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/903/pll_6_2025.pdf</t>
   </si>
   <si>
     <t>Institui a campanha “Junho Verde" no âmbito do Município de Planura e dá outras providências.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/919/pl.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/919/pl.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Criadores de Peixes e Afins em Tanques - Rede de Planura.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/925/pll_8_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/925/pll_8_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para contratação de plano de saúde para os vereadores da Câmara Municipal de Planura/MG e dá outras providências.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/926/pll_9.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/926/pll_9.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR autorizada pela Agência Nacional de Telecomunicações - ANATEL, nos termos da legislação federal vigente, no Município de Planura</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>Altera a redação do art. 7º da Lei Municipal nº 1.139/2017, que regulamenta as despesas de viagens e concessão de diárias aos vereadores e servidores do Poder Legislativo do Município de Planura - MG, e dá outras providências.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/966/pll_11_observatorio_violencia_mulher_planura.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/966/pll_11_observatorio_violencia_mulher_planura.pdf</t>
   </si>
   <si>
     <t>Institui o Observatório Municipal da Violência contra a Mulher no Município de Planura-MG.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/968/pll_12_2025_2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/968/pll_12_2025_2.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Padroeiro do Município de Planura.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/972/pll_13_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/972/pll_13_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Apoio aos Protetores de Animais no Município de Planura.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>Dispõe sobre a responsabilização financeira de pessoas físicas ou jurídicas por abandono ou maus-tratos de animais no Município de Planura.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/989/projeto_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/989/projeto_herbert.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Distribuição de Caixas d’Água – CDC (Caixas d’Água para Cidadãos) no Município de Planura/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1014/pll_16_setembro_amarelo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1014/pll_16_setembro_amarelo.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Setembro Amarelo, criando a Semana Municipal de Conscientização sobre a Valorização da Vida e a Saúde Mental, no âmbito do Município de Planura.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>PLOS</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Substitutivo</t>
   </si>
   <si>
     <t>Dispõe sobre atualização do valor da hora aula dos Professores do Programa "Eu Sou Capaz", no âmbito do Serviço de Convivência e Fortalecimento de Vínculos (SCFV).</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/924/pls_no_2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/924/pls_no_2.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I – Subvenções Sociais, da Lei nº 1.342, de 19 de dezembro de 2024, que “Dispõe sobre a concessão de auxílios, subvenções, contribuições a entidades sem finalidade lucrativa e ajuda financeira às pessoas carentes no Município de Planura-MG, para o exercício de 2025, e contém outras providências.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/948/pls_3_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/948/pls_3_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de vias públicas no Município de Planura/MG. Lauro Peres e José Omar Ribeiro.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/961/substitutivo_4_2025_ao_pl_10_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/961/substitutivo_4_2025_ao_pl_10_2025.pdf</t>
   </si>
   <si>
     <t>Aprova e ratifica o protocolo de intenções, o contrato de consórcio público e o estatuto social do Consórcio Interfederativo Minas Gerais - CIMINAS, autoria o ingresso do município de Planura, Estado de Minas Gerais no CIMINAS e dá outras providências.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/962/pls_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/962/pls_2025.pdf</t>
   </si>
   <si>
     <t>Cria nova estrutura no município de Planura-MG do Programa Criança Feliz, no âmbito da Secretaria Municipal de Desenvolvimento Social e Promoção da Cidadania e dá outras providências.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/963/pls_6_2025_.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/963/pls_6_2025_.pdf</t>
   </si>
   <si>
     <t>Cria nova estrutura  para atendimento dos programas federais PAIF - Programa de Atenção Integral a Família, o SCVF - Serviço de Fortalecimento de vínculos e o IGD Bolsa Família no âmbito da Secretaria de Desenvolvimento Social e Promoção da Cidadania, e dá outras providências.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/967/pls_7_2025_2_subst._ao_pl_10_ciminas_cljr.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/967/pls_7_2025_2_subst._ao_pl_10_ciminas_cljr.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre o Ingresso do Município de Planura no Consórcio Interfederativo Minas Gerais (CIMINAS).</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/976/plos_8.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/976/plos_8.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura de profissionais para atendimento e execução de Programas Federais no âmbito do município de Planura-MG.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/977/plos_9.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/977/plos_9.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estruturação para atendimento do Programa Primeira Infância no Sistema Único de Assistência Social - SUAS, denominado "Programa Criança Feliz", no âmbito do município de Planura.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/983/pls_10_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/983/pls_10_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária para o exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1000/pls_11_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1000/pls_11_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução da extensão da faixa não edificável contígua às faixas de domínio público de rodovias e sobre a convalidação de edificações existentes no perímetro urbano do Município de Planura/MG.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1001/pls_12_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1001/pls_12_2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º da Lei Municipal nº 1.118, de 7 de abril de 2017, que autoriza o pagamento de uniformes a servidores públicos municipais, com posterior desconto em folha para reposição ao erário municipal.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1002/pls_13_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1002/pls_13_2025.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações promovidas no Contrato de Consórcio Público e no Estatuto do Consórcio Público Intermunicipal de Saúde da Rede de Urgência e Emergência da Macrorregião do Triângulo do Sul - Cistrisul.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1023/pls_14_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1023/pls_14_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do sentido de tráfego de vias públicas no Município de Planura/MG, estabelecendo mão única em trechos específicos.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1037/plos_15_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1037/plos_15_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de apoio institucional à Associação de Pais e Amigos dos Excepcionais – APAE de Frutal/MG, destinado à realização do 3º Leilão Beneficente, e dá outras providências.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>Normatiza o uso privativo de bem público pelo particular na modalidade concessão de uso onerosa, estabelece o processo administrativo respectivo e_x000D_
 regulamenta os atos administrativos de gestão e fiscalização dos contratos.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1041/pls_17_2025.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1041/pls_17_2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos itens 3 e 19 do art. 1º da Lei Municipal nº 540, de 20 de outubro de 1997.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/973/pr_1_2025_regulamenta_lgpd.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/973/pr_1_2025_regulamenta_lgpd.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Federal n. 13.709, de 14 de agosto de 2018 - Lei Geral de Proteção de Dados Pessoais (LGPD), no âmbito da Câmara Municipal de Planura.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>Institui e denomina “João Pagani” a Galeria de Fotos dos Ex-Presidentes da Câmara Municipal de Planura.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Celso Cabelereiro</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/916/1_informacoes_com_gastos_final_de_ano_2024_celso.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/916/1_informacoes_com_gastos_final_de_ano_2024_celso.pdf</t>
   </si>
   <si>
     <t>Requerem que sejam enviadas a esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município, informações previstas sobre os gastos realizados com a realização das festividades de final de ano de 2024</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>Adriano do Raul, Celso Cabelereiro</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/939/2_informacoes_com_gastos_carnaval_ano_2025_celso.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/939/2_informacoes_com_gastos_carnaval_ano_2025_celso.pdf</t>
   </si>
   <si>
     <t>Requerem que seja enviada a esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município, relatórios de todas as contratações referente ao Carnaval 2025, com discriminação individualizada dos gastos com shows, segurança, locação de banheiros químicos, sonorização, palco, iluminação, cobertura publicitária e outras despesas relacionadas ao evento, bem como informação quanto a referência dos procedimentos de compras diretas, dispensas de licitações e inexigibilidades e seus respectivos contratos, notas fiscais e empenhos pagos</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/940/3_informacoes_sobre_poste_inteligente_celso.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/940/3_informacoes_sobre_poste_inteligente_celso.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviada a esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município as seguintes informações quanto a locação do poste inteligente instalado no entorno do Lago de Furnas:_x000D_
 1.	Qual a empresa responsável pela instalação, manutenção e operação do equipamento bem como data de início e término do contrato;_x000D_
 2.	Qual o valor mensal atualmente pago pela locação do poste inteligente;_x000D_
 3.	Quais os benefícios efetivos proporcionados à população local e aos visitantes desde a instalação do equipamento;_x000D_
 4.	Se há estudos ou relatórios técnicos que avaliem a eficácia e o custo-benefício do investimento.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>Requer que seja enviada a esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município as seguintes informações quanto sejam encaminhadas a esta Casa de Leis as seguintes informações referentes aos gastos com a obra do Portal de Entrada da Cidade:_x000D_
 1.	Cópia integral do projeto arquitetônico e/ou de engenharia da referida obra;_x000D_
 2.	Discriminação detalhada dos valores investidos, contratos e eventuais aditivos contratuais;_x000D_
 3.	Identificação da empresa executora da obra, com informações sobre a modalidade de licitação realizada, bem como o número do processo licitatório;_x000D_
 4.	Cronograma físico-financeiro da obra, com as datas de início e término previstas e efetivamente cumpridas.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>Adriano do Raul, Celso Cabelereiro, João do Telefone, Ramiro Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/991/5_informacoes_com_evento_evangelico_ano_2025_adriano_celso_jbm_e_ramiro.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/991/5_informacoes_com_evento_evangelico_ano_2025_adriano_celso_jbm_e_ramiro.pdf</t>
   </si>
   <si>
     <t>Requer envio de informações detalhadas acerca dos gastos públicos relacionados à realização do evento "Dia do Evangélico – Planura é de Jesus", ocorrido em 24 de maio de 2025, contendo: Valor total gasto pela Administração Pública Municipal com a realização do referido evento; Relação detalhada das despesas, por fornecedor ou prestador de serviço (ex.: som, palco, iluminação, artistas, alimentação, hospedagem, materiais, entre outros); Indicação da fonte de recursos utilizada, especificando se foram utilizados recursos próprios, oriundos de emendas parlamentares, convênios ou parcerias.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/992/6_informacoes_com_festa_santo_antonio_ano_2025_jadriano_celso_jbm_e_ramiro.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/992/6_informacoes_com_festa_santo_antonio_ano_2025_jadriano_celso_jbm_e_ramiro.pdf</t>
   </si>
   <si>
     <t>Requer envio de informações detalhadas acerca dos gastos públicos com a “Quermesse de Santo Antonio” contendo: Valor total gasto pela Administração Pública Municipal com a realização do referido evento; Relação detalhada das despesas, com identificação dos respectivos fornecedores ou prestadores de serviço, abrangendo itens como: estrutura, som, iluminação, segurança, decoração, alimentação, atrações culturais, entre outros que se fizerem pertinentes.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/993/7_arraia_nordestino_ano_2025_adriano_celso_jbm_e_ramiro.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/993/7_arraia_nordestino_ano_2025_adriano_celso_jbm_e_ramiro.pdf</t>
   </si>
   <si>
     <t>Requer envio de informações detalhadas acerca dos gastos públicos com o “Arraiá de São João Nordestino” realizado no dia 05 de julho de 2025, no campo de terrão contendo de forma objetiva e detalhada, as seguintes informações: Valor total gasto com a realização do referido evento; Relação discriminada das despesas, especificando os valores pagos a cada fornecedor ou prestador de serviço (ex: contratação de artistas, estrutura de palco, som, iluminação, decoração, alimentação, segurança, limpeza, etc.); Fonte de recursos utilizada para custeio do evento (ex: recursos próprios, convênios, emendas parlamentares, parcerias com a iniciativa privada, entre outros).</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/994/8_carros_antigos_ano_2025_adriano_celso_jbm_e_ramiro.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/994/8_carros_antigos_ano_2025_adriano_celso_jbm_e_ramiro.pdf</t>
   </si>
   <si>
     <t>Requer o envio de informações detalhadas referentes aos gastos públicos realizados com a “3ª Edição do Plan Fest Car de Carros Antigos”, contendo: Relação pormenorizada das despesas, com discriminação dos valores pagos individualmente a cada fornecedor ou prestador de serviço (ex: som, palco, iluminação, alimentação, hospedagem, decoração, segurança, limpeza, divulgação, premiações, entre outros); Indicação da fonte dos recursos utilizados (ex: recursos próprios, emendas parlamentares, convênios, parcerias privadas); Informações sobre os critérios adotados para a seleção dos fornecedores e contratados envolvidos na realização do evento.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1009/9_copia_do_contrato_e_ata_empresa_alexandrina_ramiro_adriano_camila_celso_joao.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1009/9_copia_do_contrato_e_ata_empresa_alexandrina_ramiro_adriano_camila_celso_joao.pdf</t>
   </si>
   <si>
     <t>Cópia integral do instrumento contratual, referente a Ata de Registro de Preço nº 60/2025, celebrado com a empresa ALEXANDRINA LOCADORA DE VEÍCULOS LTDA, bem como Relatório Mensal referente aos serviços já realizados, contendo: quantidade de viagens realizadas por linha (rotas atendidas),_x000D_
 quilometragem efetivamente percorrida, número de alunos transportados, ocorrências registradas e medidas corretivas adotadas, se houver.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>Ramiro Nogueira, Adriano do Raul, Camila Arapuá, Celso Cabelereiro, João do Telefone</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1022/10_informacoes_detalhadas_sobre_o_andamento_do_processo_de_regularizacao_fundiaria_adriano_camila_celso_jbm_e_ramiro1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1022/10_informacoes_detalhadas_sobre_o_andamento_do_processo_de_regularizacao_fundiaria_adriano_camila_celso_jbm_e_ramiro1.pdf</t>
   </si>
   <si>
     <t>Informações detalhadas sobre o andamento do processo de regularização fundiária, incluindo o estágio atual do processo, as etapas já concluídas e as pendentes e previsão de atendimento às famílias beneficiadas.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1024/11_informacoes_acerca_da_aplicacao_da_emenda_impositiva_04-2024__joao_machado.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1024/11_informacoes_acerca_da_aplicacao_da_emenda_impositiva_04-2024__joao_machado.pdf</t>
   </si>
   <si>
     <t>Informações acerca da aplicação da emenda impositiva nº 4/2024 destinada ao orçamento municipal do ano-exercício de 2025 conforme previsto na Lei Orgânica do Município._x000D_
 1.	Onde e de que forma foram aplicados os recursos correspondentes à emenda impositiva de minha autoria;_x000D_
 2.	Qual o valor efetivamente empenhado, liquidado e pago até a presente data;_x000D_
 3.	Caso ainda não tenha ocorrido a execução integral da emenda, qual o cronograma previsto para sua realização.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>João do Telefone, Adriano do Raul, Celso Cabelereiro, Ramiro Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1029/12_informacoes_acerca_dos_gastos_com_a_14_cavalgada__jm_celso_adriano_ramiro.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1029/12_informacoes_acerca_dos_gastos_com_a_14_cavalgada__jm_celso_adriano_ramiro.pdf</t>
   </si>
   <si>
     <t>REQUERER à Mesa Diretora que se digne submeter o presente requerimento à apreciação do Plenário e, uma vez aprovado, que seja oficialmente encaminhado ao Excelentíssimo Senhor Prefeito Municipal, solicitando:_x000D_
 1.	Valor total gasto na realização da 14ª Cavalgada e Queima do Alho;_x000D_
 2.	Discriminação detalhada das despesas (palcos, som, iluminação, shows, infraestrutura, alimentação, segurança, limpeza, entre outros).</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1030/13_informacoes_acerca_dos_gastos_1_motor_rock_fest_de_planura_de_2025.__jm_celso_adriano_ramiro.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1030/13_informacoes_acerca_dos_gastos_1_motor_rock_fest_de_planura_de_2025.__jm_celso_adriano_ramiro.pdf</t>
   </si>
   <si>
     <t>REQUERER à Mesa Diretora que se digne submeter o presente requerimento à apreciação do Plenário e, uma vez aprovado, que seja oficialmente encaminhado ao Excelentíssimo Senhor Prefeito Municipal, solicitando: _x000D_
 1.	Valor total destinado à realização do 1º Motor Rock Fest de Planura;_x000D_
 2.	Detalhamento das despesas efetuadas, com discriminação dos serviços e materiais contratados;_x000D_
 3.	Relação das empresas contratadas e respectivos valores pagos.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>MOAPL</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/915/1_aplausos__tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/915/1_aplausos__tarcisio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À JOÃO MARCELO SOARES DE FREITAS.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/938/2_aplausos_jose_jefferson_bezerra_da_conceicao___tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/938/2_aplausos_jose_jefferson_bezerra_da_conceicao___tarcisio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À JOSÉ JEFFERSON BEZERRA DA CONCEIÇÃO</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/975/3_aplausos__padre_douglas__tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/975/3_aplausos__padre_douglas__tarcisio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Reverendíssimo Padre Douglas Silva Araújo.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/998/4_aplausos_associacao_planura_da_causa_animal___tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/998/4_aplausos_associacao_planura_da_causa_animal___tarcisio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos Associação Planura da Causa Animal - APA.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1026/5_aplausos_euberto_mello_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1026/5_aplausos_euberto_mello_tarcisio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à EUBERTO MELLO DOS SANTOS, em reconhecimento a sua trajetória de vida e contribuição para o desenvolvimento do município.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1028/6_aplausos_ao_3o_pelotao_policia_militar_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1028/6_aplausos_ao_3o_pelotao_policia_militar_tarcisio.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao 3º Pelotão da 300ª Companhia do 69º Batalhão Policia Militar de Planura/MG.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1039/7_aplausos_bruna_ramiro.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1039/7_aplausos_bruna_ramiro.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Bruna dos Santos Ferreira.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/985/1_emenda_modificativa_ao_art._54_do_pl_da_ldo_-_2025_-_planura.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/985/1_emenda_modificativa_ao_art._54_do_pl_da_ldo_-_2025_-_planura.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do caput e os §§ 1º e 2º do art. 54 do Projeto de Lei Substitutivo nº 10/2025 - 1º Substitutivo ao Projeto de Lei nº 4/2025 que “Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2026, e dá outras providências".</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>Celso Cabelereiro, Adriano do Raul, Juninho Macaxeira, Ramiro Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/984/2_emenda_modificativa_ao_sple_4_2025_____.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/984/2_emenda_modificativa_ao_sple_4_2025_____.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do § 1º do Art. 29 do Projeto de Lei Substitutivo nº 10/2025 - 1º Substitutivo ao Projeto de Lei nº 4/2025 que “Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2026, e dá outras providências".</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/904/proposta_de_emenda_a_lei_organica_emenda_impositiva.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/904/proposta_de_emenda_a_lei_organica_emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>Altera o art. 145-A à Lei Orgânica do Município de Planura, que instituiu o orçamento impositivo e dispõe sobre a execução orçamentária e financeira da programação incluída por emendas individuais do Legislativo Municipal em lei orçamentária anual.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1035/proposta_de_atualizacao_da_lei_organica_planura-_publicada.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1035/proposta_de_atualizacao_da_lei_organica_planura-_publicada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estruturação, Revisão e Atualização do Texto da Lei Orgânica do Município de Planura, por Colmatação Simétrica, na Forma do art. 3° dos Atos das Disposições Constitucionais Transitórias (ADCT) da Constituição Federal de 1988.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>EMIMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1050/1_ei_ramiro.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1050/1_ei_ramiro.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 1/2025 ao Projeto de Lei nº 20/2025 que "Estima a receita e fixa a despesa do Município de Planura para o exercício de 2026".</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1051/2_ei_camila.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1051/2_ei_camila.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 2/2025 ao Projeto de Lei nº 20/2025 que "Estima a receita e fixa a despesa do Município de Planura para o exercício de 2026".</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1052/3_ei_joao_martins.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1052/3_ei_joao_martins.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 3/2025 ao Projeto de Lei nº 20/2025 que "Estima a receita e fixa a despesa do Município de Planura para o exercício de 2026".</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1053/4_ei_joao_machado.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1053/4_ei_joao_machado.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 4/2025 ao Projeto de Lei nº 20/2025 que "Estima a receita e fixa a despesa do Município de Planura para o exercício de 2026".</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1054/5_ei_celso.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1054/5_ei_celso.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 5/2025 ao Projeto de Lei nº 20/2025 que "Estima a receita e fixa a despesa do Município de Planura para o exercício de 2026".</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1055/6_ei_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1055/6_ei_tarcisio.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 6/2025 ao Projeto de Lei nº 20/2025 que "Estima a receita e fixa a despesa do Município de Planura para o exercício de 2026".</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1056/7_ei_adriano.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1056/7_ei_adriano.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 7/2025 ao Projeto de Lei nº 20/2025 que "Estima a receita e fixa a despesa do Município de Planura para o exercício de 2026".</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>Nenê Turmeiro</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1057/8_ei_hueliton.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1057/8_ei_hueliton.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 8/2025 ao Projeto de Lei nº 20/2025 que "Estima a receita e fixa a despesa do Município de Planura para o exercício de 2026".</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1058/9_ei_herbert____2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1058/9_ei_herbert____2.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 9/2025 ao Projeto de Lei nº 20/2025 que "Estima a receita e fixa a despesa do Município de Planura para o exercício de 2026".</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/902/plcl_2_2025_cria_cargo_de_diretor_de_licitacoes_e_contratacoes.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/902/plcl_2_2025_cria_cargo_de_diretor_de_licitacoes_e_contratacoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo comissionado de Diretor de Licitações e Contratações no Quadro de Servidores Públicos do Poder Legislativo de Planura.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>PCEM</t>
   </si>
   <si>
     <t>Prestação de Contas do Executivo Municipal</t>
   </si>
   <si>
     <t>Processo nº 1120783 - Parecer Prévio do Tribunal de Contas do Estado de Minas Gerais referente à Prestação de Contas do Executivo Municipal, Exercício de 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1985,67 +1985,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/913/7_revisao_do_decreto_no_159_de_2024_que_trata_da_cobranca_pelo_uso_do_maquinario_agricola_tarcisio_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/920/8_guarda_noturno_na_unidade_mista_e_alambrado__herbert.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/921/9_placas_com_nome_da_rua_na_cidade__herbert.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/927/10_instalacao_de_lampadas_de_emergencia_dentro_e_fora_do_velorio__joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/928/11_contratacao_de_um_tecnico_de_seguranca_do_trabalho_para_atuar_no_ambito_da_prefeitura_municipal.__joao_martins.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/929/12_divulgacao_de_lista_de_medicamentos_vacinas_e_suplementos__camila.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/930/13_limpeza_e_manutencao_da_trilha_localizada_na_area_de_preservacao_de_furnas_nas_proximidades_da_comportinha_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/931/14_retorno_das_aulas_de_judo_na_rede_municipal_com_turmas_destinadas_a_criancas_adolescentes_e_adultos_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/932/15_a_viabilidade_de_aumentar_a_remuneracao_dos_conselheiros_tutelares_deste_municipio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/933/16_instalacao_de_fraldario_de_parede__camila.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/934/17_integrar_ao_patrimonio_publico_municipal_a_rua_situada_em_frente_ao_clube_crep__vereadores.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/935/18_comunicar_oficialmente_a_todos_os_orgaos_competentes_que_o_bairro_granrio_passou_a_integrar_a_area_urbana_do_municipio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/936/19_instalacao_de_10_lombadas_no_bairro_gran_rio__ramiro__joao_martins.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/937/20_iluminacao_no_desembarque_dos_pescadores__herbert.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/951/21_exigencia_para_candidatos_de_processos_seletivos_passar_por_profissional_de_psicologia_herbert__28-04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/952/22_mudanca_no_horario_dos_lixeiros_para_periodo__herbert__28-04.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/953/23_instalacao_de_bebedouro_daguan_praca_rodoviaria_e_lago_herbert.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/954/24_contratar_uma_nutricionista_para_atuar_na_casa_da_amizade_unidade_que_atende_regularmente_pessoas_idosas_herbert.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/955/25_estudo_tecnico_e_administrativo_para_a_concessao_do_adicional_de_periculosidade_a_todas_as_cozinheiras_que_atuam_na_rede_municipal_de_ensino__herbert.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/957/27_instalacao_de_iluminacao_publica_na_praca_localizada_na_vila_de_furnas_onde_esta_instalado_o_parque_infantil_playground_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/958/28_implantacao_faixas_de_pedestre_da_rua_paulo_brinck_no_trecho_compreendido_entre_a_avenida_uberlandia__ate_a_entrada_do_buriti_joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/959/29_que_a_prefeitura_avalie_a_possibilidade_de_firmar_parceria_com_o_serpro_por_meio_da_adesao_ao_programa_prefeitura_digital_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/960/30_ampliacao_da_licenca_paternidade_para_os_servidores_municipais_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/969/31_construcao_de_meio-fio_nas_vias_publicas_joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/970/32_instalacao_de_ecoponto_em_nosso_municipio_camila.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/971/33_funcionamento_da_creche_no_periodo_de_ferias_escolares___herbert.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/974/34_cronograma_e_publicacao_das_obras_municipais_herbert.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/980/35_sinalizacao_em_frente_as_escolas_herbert.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/981/36_construcao_de_lombada_na_rua_adriano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/986/37_homenagear_jose_vaneide_de_souza_lele_denominacao_de_logradouro_publico_herbert.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/995/38_reforma_geral_velorio_municipal__herbert.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/996/39_reforma_praca_tiradentes_adriano_celso_e_ramiro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/997/40_programa_de_caixas_dagua__herbert.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1004/41_doacao_de_alimentos_em_eventos_gratuitos_herbert.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1005/42_proibicao_de_som_alto_e_faixa_elevadas_de_frente_as_igrejas_herbert.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1015/43_aquisicao_de_um_caminhao_pipa_para_reforcar_o_atendimento_as_demandas_da_cidade_herbert.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1016/44_placas_com_nome_da_rua_na_cidade__herbert.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1017/45_promover_um_leilao_publico_destinado_a_alienacao_de_todos_os_veiculos_da_frota_municipal__herbert.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1018/46_construcao_de_banheiros_e_ampliacao_da_iluminacao_da_comportinha_joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1021/47_casa_de_apoio_na_cidade_de_barretossp_destinada_a_acolher_os_pacientes_planurenses_em_tratamento_de_cancer__herbert.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1048/48_recapeamento_asfaltico_das_vias_do_bairro_aldeia_do_vale_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1034/49_regulamenta_o_exercicio_da_profissao_de_condutor_de_ambulancia_no_territorio_nacional_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1038/50_implantacao_redutor_de_velocidade_na_rua_artur_pinto_de_oliveira_ramiro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1031/51_construcao_de_banheiros_publicos_acessivel_na_praca_rodoviaria_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1049/52_ar_condicionado_no_velorio_ramiro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/950/1_pdl_aprova_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/905/plc_1_regulamenta__piso_agente_comunitario_e_de_controle_de_endemia.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/987/plce_2_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1007/plce_3_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1032/pllc_4_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1003/plcs_2_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/893/1_pl_autoriza_desafetar_via_publica_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/941/ple_ldo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/944/projeto_de_lei_no_7_de_24_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/945/projeto_de_lei_08_nome_de_rua_ass_1_ok.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/947/pl_09_saude.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/949/ple_10_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/964/ple_11_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/965/ple_12_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/978/ple_13_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/979/ple_14_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1006/ple_16_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1008/ple_17_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1020/ple_23.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1025/ple_24_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1033/ple_25_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1036/pll_26_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1042/pl.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1047/pl_-_regulamenta_o_servico_de_transporte_indi.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/896/pll_1_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/897/pll_02.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/898/pll_3_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/899/pll_3_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/900/pll_5_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/903/pll_6_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/919/pl.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/925/pll_8_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/926/pll_9.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/966/pll_11_observatorio_violencia_mulher_planura.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/968/pll_12_2025_2.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/972/pll_13_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/989/projeto_herbert.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1014/pll_16_setembro_amarelo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/924/pls_no_2.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/948/pls_3_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/961/substitutivo_4_2025_ao_pl_10_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/962/pls_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/963/pls_6_2025_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/967/pls_7_2025_2_subst._ao_pl_10_ciminas_cljr.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/976/plos_8.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/977/plos_9.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/983/pls_10_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1000/pls_11_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1001/pls_12_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1002/pls_13_2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1023/pls_14_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1037/plos_15_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1041/pls_17_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/973/pr_1_2025_regulamenta_lgpd.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/916/1_informacoes_com_gastos_final_de_ano_2024_celso.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/939/2_informacoes_com_gastos_carnaval_ano_2025_celso.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/940/3_informacoes_sobre_poste_inteligente_celso.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/991/5_informacoes_com_evento_evangelico_ano_2025_adriano_celso_jbm_e_ramiro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/992/6_informacoes_com_festa_santo_antonio_ano_2025_jadriano_celso_jbm_e_ramiro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/993/7_arraia_nordestino_ano_2025_adriano_celso_jbm_e_ramiro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/994/8_carros_antigos_ano_2025_adriano_celso_jbm_e_ramiro.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1009/9_copia_do_contrato_e_ata_empresa_alexandrina_ramiro_adriano_camila_celso_joao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1022/10_informacoes_detalhadas_sobre_o_andamento_do_processo_de_regularizacao_fundiaria_adriano_camila_celso_jbm_e_ramiro1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1024/11_informacoes_acerca_da_aplicacao_da_emenda_impositiva_04-2024__joao_machado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1029/12_informacoes_acerca_dos_gastos_com_a_14_cavalgada__jm_celso_adriano_ramiro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1030/13_informacoes_acerca_dos_gastos_1_motor_rock_fest_de_planura_de_2025.__jm_celso_adriano_ramiro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/915/1_aplausos__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/938/2_aplausos_jose_jefferson_bezerra_da_conceicao___tarcisio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/975/3_aplausos__padre_douglas__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/998/4_aplausos_associacao_planura_da_causa_animal___tarcisio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1026/5_aplausos_euberto_mello_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1028/6_aplausos_ao_3o_pelotao_policia_militar_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1039/7_aplausos_bruna_ramiro.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/985/1_emenda_modificativa_ao_art._54_do_pl_da_ldo_-_2025_-_planura.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/984/2_emenda_modificativa_ao_sple_4_2025_____.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/904/proposta_de_emenda_a_lei_organica_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1035/proposta_de_atualizacao_da_lei_organica_planura-_publicada.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1050/1_ei_ramiro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1051/2_ei_camila.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1052/3_ei_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1053/4_ei_joao_machado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1054/5_ei_celso.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1055/6_ei_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1056/7_ei_adriano.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1057/8_ei_hueliton.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1058/9_ei_herbert____2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/902/plcl_2_2025_cria_cargo_de_diretor_de_licitacoes_e_contratacoes.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/913/7_revisao_do_decreto_no_159_de_2024_que_trata_da_cobranca_pelo_uso_do_maquinario_agricola_tarcisio_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/920/8_guarda_noturno_na_unidade_mista_e_alambrado__herbert.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/921/9_placas_com_nome_da_rua_na_cidade__herbert.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/927/10_instalacao_de_lampadas_de_emergencia_dentro_e_fora_do_velorio__joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/928/11_contratacao_de_um_tecnico_de_seguranca_do_trabalho_para_atuar_no_ambito_da_prefeitura_municipal.__joao_martins.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/929/12_divulgacao_de_lista_de_medicamentos_vacinas_e_suplementos__camila.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/930/13_limpeza_e_manutencao_da_trilha_localizada_na_area_de_preservacao_de_furnas_nas_proximidades_da_comportinha_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/931/14_retorno_das_aulas_de_judo_na_rede_municipal_com_turmas_destinadas_a_criancas_adolescentes_e_adultos_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/932/15_a_viabilidade_de_aumentar_a_remuneracao_dos_conselheiros_tutelares_deste_municipio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/933/16_instalacao_de_fraldario_de_parede__camila.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/934/17_integrar_ao_patrimonio_publico_municipal_a_rua_situada_em_frente_ao_clube_crep__vereadores.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/935/18_comunicar_oficialmente_a_todos_os_orgaos_competentes_que_o_bairro_granrio_passou_a_integrar_a_area_urbana_do_municipio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/936/19_instalacao_de_10_lombadas_no_bairro_gran_rio__ramiro__joao_martins.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/937/20_iluminacao_no_desembarque_dos_pescadores__herbert.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/951/21_exigencia_para_candidatos_de_processos_seletivos_passar_por_profissional_de_psicologia_herbert__28-04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/952/22_mudanca_no_horario_dos_lixeiros_para_periodo__herbert__28-04.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/953/23_instalacao_de_bebedouro_daguan_praca_rodoviaria_e_lago_herbert.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/954/24_contratar_uma_nutricionista_para_atuar_na_casa_da_amizade_unidade_que_atende_regularmente_pessoas_idosas_herbert.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/955/25_estudo_tecnico_e_administrativo_para_a_concessao_do_adicional_de_periculosidade_a_todas_as_cozinheiras_que_atuam_na_rede_municipal_de_ensino__herbert.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/957/27_instalacao_de_iluminacao_publica_na_praca_localizada_na_vila_de_furnas_onde_esta_instalado_o_parque_infantil_playground_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/958/28_implantacao_faixas_de_pedestre_da_rua_paulo_brinck_no_trecho_compreendido_entre_a_avenida_uberlandia__ate_a_entrada_do_buriti_joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/959/29_que_a_prefeitura_avalie_a_possibilidade_de_firmar_parceria_com_o_serpro_por_meio_da_adesao_ao_programa_prefeitura_digital_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/960/30_ampliacao_da_licenca_paternidade_para_os_servidores_municipais_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/969/31_construcao_de_meio-fio_nas_vias_publicas_joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/970/32_instalacao_de_ecoponto_em_nosso_municipio_camila.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/971/33_funcionamento_da_creche_no_periodo_de_ferias_escolares___herbert.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/974/34_cronograma_e_publicacao_das_obras_municipais_herbert.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/980/35_sinalizacao_em_frente_as_escolas_herbert.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/981/36_construcao_de_lombada_na_rua_adriano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/986/37_homenagear_jose_vaneide_de_souza_lele_denominacao_de_logradouro_publico_herbert.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/995/38_reforma_geral_velorio_municipal__herbert.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/996/39_reforma_praca_tiradentes_adriano_celso_e_ramiro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/997/40_programa_de_caixas_dagua__herbert.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1004/41_doacao_de_alimentos_em_eventos_gratuitos_herbert.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1005/42_proibicao_de_som_alto_e_faixa_elevadas_de_frente_as_igrejas_herbert.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1015/43_aquisicao_de_um_caminhao_pipa_para_reforcar_o_atendimento_as_demandas_da_cidade_herbert.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1016/44_placas_com_nome_da_rua_na_cidade__herbert.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1017/45_promover_um_leilao_publico_destinado_a_alienacao_de_todos_os_veiculos_da_frota_municipal__herbert.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1018/46_construcao_de_banheiros_e_ampliacao_da_iluminacao_da_comportinha_joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1021/47_casa_de_apoio_na_cidade_de_barretossp_destinada_a_acolher_os_pacientes_planurenses_em_tratamento_de_cancer__herbert.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1048/48_recapeamento_asfaltico_das_vias_do_bairro_aldeia_do_vale_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1034/49_regulamenta_o_exercicio_da_profissao_de_condutor_de_ambulancia_no_territorio_nacional_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1038/50_implantacao_redutor_de_velocidade_na_rua_artur_pinto_de_oliveira_ramiro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1031/51_construcao_de_banheiros_publicos_acessivel_na_praca_rodoviaria_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1049/52_ar_condicionado_no_velorio_ramiro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/950/1_pdl_aprova_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/905/plc_1_regulamenta__piso_agente_comunitario_e_de_controle_de_endemia.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/987/plce_2_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1007/plce_3_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1032/pllc_4_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1003/plcs_2_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/893/1_pl_autoriza_desafetar_via_publica_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/941/ple_ldo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/944/projeto_de_lei_no_7_de_24_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/945/projeto_de_lei_08_nome_de_rua_ass_1_ok.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/947/pl_09_saude.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/949/ple_10_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/964/ple_11_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/965/ple_12_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/978/ple_13_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/979/ple_14_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1006/ple_16_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1008/ple_17_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1020/ple_23.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1025/ple_24_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1033/ple_25_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1036/pll_26_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1042/pl.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1047/pl_-_regulamenta_o_servico_de_transporte_indi.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/896/pll_1_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/897/pll_02.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/898/pll_3_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/899/pll_3_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/900/pll_5_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/903/pll_6_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/919/pl.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/925/pll_8_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/926/pll_9.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/966/pll_11_observatorio_violencia_mulher_planura.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/968/pll_12_2025_2.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/972/pll_13_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/989/projeto_herbert.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1014/pll_16_setembro_amarelo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/924/pls_no_2.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/948/pls_3_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/961/substitutivo_4_2025_ao_pl_10_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/962/pls_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/963/pls_6_2025_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/967/pls_7_2025_2_subst._ao_pl_10_ciminas_cljr.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/976/plos_8.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/977/plos_9.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/983/pls_10_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1000/pls_11_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1001/pls_12_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1002/pls_13_2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1023/pls_14_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1037/plos_15_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1041/pls_17_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/973/pr_1_2025_regulamenta_lgpd.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/916/1_informacoes_com_gastos_final_de_ano_2024_celso.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/939/2_informacoes_com_gastos_carnaval_ano_2025_celso.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/940/3_informacoes_sobre_poste_inteligente_celso.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/991/5_informacoes_com_evento_evangelico_ano_2025_adriano_celso_jbm_e_ramiro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/992/6_informacoes_com_festa_santo_antonio_ano_2025_jadriano_celso_jbm_e_ramiro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/993/7_arraia_nordestino_ano_2025_adriano_celso_jbm_e_ramiro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/994/8_carros_antigos_ano_2025_adriano_celso_jbm_e_ramiro.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1009/9_copia_do_contrato_e_ata_empresa_alexandrina_ramiro_adriano_camila_celso_joao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1022/10_informacoes_detalhadas_sobre_o_andamento_do_processo_de_regularizacao_fundiaria_adriano_camila_celso_jbm_e_ramiro1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1024/11_informacoes_acerca_da_aplicacao_da_emenda_impositiva_04-2024__joao_machado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1029/12_informacoes_acerca_dos_gastos_com_a_14_cavalgada__jm_celso_adriano_ramiro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1030/13_informacoes_acerca_dos_gastos_1_motor_rock_fest_de_planura_de_2025.__jm_celso_adriano_ramiro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/915/1_aplausos__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/938/2_aplausos_jose_jefferson_bezerra_da_conceicao___tarcisio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/975/3_aplausos__padre_douglas__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/998/4_aplausos_associacao_planura_da_causa_animal___tarcisio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1026/5_aplausos_euberto_mello_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1028/6_aplausos_ao_3o_pelotao_policia_militar_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1039/7_aplausos_bruna_ramiro.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/985/1_emenda_modificativa_ao_art._54_do_pl_da_ldo_-_2025_-_planura.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/984/2_emenda_modificativa_ao_sple_4_2025_____.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/904/proposta_de_emenda_a_lei_organica_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1035/proposta_de_atualizacao_da_lei_organica_planura-_publicada.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1050/1_ei_ramiro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1051/2_ei_camila.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1052/3_ei_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1053/4_ei_joao_machado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1054/5_ei_celso.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1055/6_ei_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1056/7_ei_adriano.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1057/8_ei_hueliton.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/1058/9_ei_herbert____2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2025/902/plcl_2_2025_cria_cargo_de_diretor_de_licitacoes_e_contratacoes.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="138" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="223.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="222.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>