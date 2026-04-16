--- v0 (2025-10-04)
+++ v1 (2026-04-16)
@@ -54,1102 +54,1102 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Juninho do Betinho</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/822/27_construcao_de_valeta_carlos_alberto_paiva_nogueira_junior_.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/822/27_construcao_de_valeta_carlos_alberto_paiva_nogueira_junior_.pdf</t>
   </si>
   <si>
     <t>Construção de valeta (escoamento de um fluxo maior de água) entre a Avenida Barretos e Rua Sacramento, próximo a igreja Congregação Cristã no Brasil.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/823/28_adequacao_para_acessibilidade_de_cadeirantes_no_laboratorio_maria_de_lourdes_de_matos_carlos_tarcisio_.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/823/28_adequacao_para_acessibilidade_de_cadeirantes_no_laboratorio_maria_de_lourdes_de_matos_carlos_tarcisio_.pdf</t>
   </si>
   <si>
     <t>Adequação para acessibilidade de cadeirantes no Laboratório Maria de Lourdes de Matos Carlos</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Herbert Xuliu</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/831/29_projeto_criancas_autistas_planurenses_herbert__.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/831/29_projeto_criancas_autistas_planurenses_herbert__.pdf</t>
   </si>
   <si>
     <t>Projeto Crianças Autistas Planurenses</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/832/30_implantar_convenio_entre_a_prefeitura_municipal_junto_a_area_da_odontologia_nomeando_projeto_sorriso_solidario_herbert_.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/832/30_implantar_convenio_entre_a_prefeitura_municipal_junto_a_area_da_odontologia_nomeando_projeto_sorriso_solidario_herbert_.pdf</t>
   </si>
   <si>
     <t>Implantar Convênio entre a Prefeitura Municipal Junto a área da Odontologia nomeando “Projeto Sorriso Solidário".</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/833/31_homenagear_alex_gangini_com_denominacao_de_logradouro_publico_herbert___.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/833/31_homenagear_alex_gangini_com_denominacao_de_logradouro_publico_herbert___.pdf</t>
   </si>
   <si>
     <t>Homenagear Alex Magalhães Gangini com denominação de logradouro público de nossa cidade.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/834/32_homenagear_valdomiro_jose_da_fonseca_com_denominacao_de_logradouro_publico__carlos_alberto__.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/834/32_homenagear_valdomiro_jose_da_fonseca_com_denominacao_de_logradouro_publico__carlos_alberto__.pdf</t>
   </si>
   <si>
     <t>Homenagear Valdomiro José da Fonseca com denominação de logradouro público de nossa cidade.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/835/33_galerias_pluviais__carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/835/33_galerias_pluviais__carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Construção de duas galerias pluviais sendo, uma na Rua Patrocínio próximo casa de número 1.452 e outra na Rua B da COHAB nº 1.740 esquina com a Rua Patrocínio, no sentido vindo do bairro Aldeia do Vale ao lado direito.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/836/34_homenagear_jose_eduardo_inacio_de_a._com_denominacao_de_logradouro_publico__carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/836/34_homenagear_jose_eduardo_inacio_de_a._com_denominacao_de_logradouro_publico__carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Homenagear José Eduardo Inácio de Assis com denominação de logradouro público de nossa cidade.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/838/35_atendimento_veterinario_quinzenal_e_orientacoes_aos_cuidadores_destes_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/838/35_atendimento_veterinario_quinzenal_e_orientacoes_aos_cuidadores_destes_herbert.pdf</t>
   </si>
   <si>
     <t>Atendimento Veterinário quinzenal e orientações aos cuidadores destes.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/839/36_aperfeicoamento_do_atendimento_educacional_para_alunos_projeto_estrelinhas_do_futuro_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/839/36_aperfeicoamento_do_atendimento_educacional_para_alunos_projeto_estrelinhas_do_futuro_herbert.pdf</t>
   </si>
   <si>
     <t>Dispor de salas para o Atendimento Educacional Especializado (AEE) na Escola Luiz da Silva e Oliveira – Extensão Polo, no período vespertino com projeto a ser denominado “Estrelinhas do Futuro”.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/842/37_nomear_nova_escola_com_nome_de_zormiro_tomain_carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/842/37_nomear_nova_escola_com_nome_de_zormiro_tomain_carlos_alberto.pdf</t>
   </si>
   <si>
     <t>“Homenagear "Zormiro Tomain” com nome em futura escola do município de Planura-MG.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>João do Telefone</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/847/38_perfuracao_de_pocos_artesiano_nas_escolas_e_ubs__joao_batista_machado.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/847/38_perfuracao_de_pocos_artesiano_nas_escolas_e_ubs__joao_batista_machado.pdf</t>
   </si>
   <si>
     <t>Realização de estudo para perfuração de poços artesianos em escolas, creches e Unidades Básicas de Saúde (UBS) do município, como medida preventiva para a falta de abastecimento de água.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/848/39_instalacao_de_lampadas_de_emergencia_dentro_e_fora_do_velorio__joao_batista_machado.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/848/39_instalacao_de_lampadas_de_emergencia_dentro_e_fora_do_velorio__joao_batista_machado.pdf</t>
   </si>
   <si>
     <t>Instalação de Lâmpadas de emergência no interior e exterior do Velório Municipal.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/849/40_cobertura_em_frente_a_ubs_aparecida_neide_de_oliveira__joao_batista_machado.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/849/40_cobertura_em_frente_a_ubs_aparecida_neide_de_oliveira__joao_batista_machado.pdf</t>
   </si>
   <si>
     <t>Instalação de uma cobertura na entrada da Unidade Básica de Saúde (UBS) Aparecida Neide de Oliveira.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Juninho Macaxeira</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/850/41_instalar_coberturas_nos_pontos_de_onibus_escolar_em_pontos_fixos_com_banquinhos_e_tenda_para_garantir_a_protecao_das_criancas_e_dos_responsaveis_contra_as_variaco_joao_martins.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/850/41_instalar_coberturas_nos_pontos_de_onibus_escolar_em_pontos_fixos_com_banquinhos_e_tenda_para_garantir_a_protecao_das_criancas_e_dos_responsaveis_contra_as_variaco_joao_martins.pdf</t>
   </si>
   <si>
     <t>Instalação de abrigos nos pontos de ônibus escolares para garantir a proteção das crianças.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/855/42_instalacao_de_iluminacao_adequada_na_calcada_e_escada_da_unidade_mista_de_saude_joao_batista_machado.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/855/42_instalacao_de_iluminacao_adequada_na_calcada_e_escada_da_unidade_mista_de_saude_joao_batista_machado.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação adequada na calçada e escada da Unidade Mista de Saúde, bem como a colocação de corrimão na escada e rampa de acessibilidade.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/856/43_instalacao_de_calcadas_em_ambos_os_lados_da_entrada_do_trevo_carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/856/43_instalacao_de_calcadas_em_ambos_os_lados_da_entrada_do_trevo_carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Instalação de calçadas na rua que dá acesso ao trevo da Vila Residencial de Planura, em ambos os lados.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/857/44_homenagear_rafael_peres_com_denominacao_de_logradouro_publico_carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/857/44_homenagear_rafael_peres_com_denominacao_de_logradouro_publico_carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Homenagear Dr. Rafael Peres com denominação de logradouro público de nossa cidade.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/858/45_desenvolver_e_definir_um_percurso_itinerante_e_estabelecer_roteiros__herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/858/45_desenvolver_e_definir_um_percurso_itinerante_e_estabelecer_roteiros__herbert.pdf</t>
   </si>
   <si>
     <t>Estabelecer roteiros (percurso itinerante) para o Castra móvel, com pontos de atendimento nos bairros para Castração de Animais.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/859/46_nomear_unidade_mista_de_saude_com_nome_dr._rafael_peres__herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/859/46_nomear_unidade_mista_de_saude_com_nome_dr._rafael_peres__herbert.pdf</t>
   </si>
   <si>
     <t>Nomear a Unidade Mista de Saúde com nome de Dr. Rafael Peres.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/863/47_instalacao_de_um_poste_de_energia_eletrica_no_endereco_rua_f_no_601_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/863/47_instalacao_de_um_poste_de_energia_eletrica_no_endereco_rua_f_no_601_tarcisio.pdf</t>
   </si>
   <si>
     <t>Instalação de poste de energia elétrica na Rua F, nº 601.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOAPO</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/756/1_apoio_ao_requerimento_100-2024_vereador_carlos_eduardo_camara_de_juiz_de_fora_tarcisio___.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/756/1_apoio_ao_requerimento_100-2024_vereador_carlos_eduardo_camara_de_juiz_de_fora_tarcisio___.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio a Proposta de Emenda à Constituição do Estado de Minas Gerais que dá nova redação ao caput do art. 24 da Carta Magna Estadual e acrescenta os §§11 e 12 ao mesmo diploma legal, consoante abaixo descrito.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/772/1_projeto_decreto_legislativo_dep._franco_cartafina.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/772/1_projeto_decreto_legislativo_dep._franco_cartafina.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Ex-Deputado Federal FRANCO CARTAFINA GOMES</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/809/2_projeto_decreto_legislativo_dr._roberto_carlos_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/809/2_projeto_decreto_legislativo_dr._roberto_carlos_herbert.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao ilustríssimo Dr. Roberto Carlos Alves de Oliveira Júnior, Promotor de Justiça.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/805/3_projeto_decreto_legislativo_cinthya_maria_martins_p._nogueira_.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/805/3_projeto_decreto_legislativo_cinthya_maria_martins_p._nogueira_.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito à Médica CINTHYA MARIA MARTINS DE PAIVA NOGUEIRA.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/757/plc_1_2024.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/757/plc_1_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual e reajuste dos vencimentos dos servidores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>Chefe do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/771/plc_2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/771/plc_2.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do novo piso salarial dos Agentes Comunitários de Saúde e dos Agentes de Controle de Endemias nos termos da Emenda Constitucional nº 120/2022 e Revoga a lei Complementar nº 83/2022, e dá outras previdências.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/760/pl_1_2024.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/760/pl_1_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do selo “empresa amiga dos autistas” às empresas que adotem políticas internas de inserção no mercado de trabalho de pessoas com transtorno do espectro autista (TEA), e/ou contribuam com projetos e ações na promoção de sua inclusão no mercado de trabalho no município de Planura/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/761/pl_2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/761/pl_2.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.088/2016, que fixa o valor a ser pago a título de adicional de insalubridade aos profissionais que atuam nas atividades que especifica no setor serviços urbanos, e dá outras providências.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/762/pl_03_2024.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/762/pl_03_2024.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do município de Planura, Estado de Minas Gerais, o banco comunitário de cadeira de rodas, andadores e outros aparelhos.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/766/pl_4.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/766/pl_4.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regimento de adiantamento de numerário para realização de despesas públicas do município de Planura e dá outras providências.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/767/pl_5.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/767/pl_5.pdf</t>
   </si>
   <si>
     <t>Altera a Lei municipal nº 1075/2015, que cria o Programa Municipal "Agora a casa é sua" que dispõe sobre a regularização de posse de imóveis urbanos, e dá outras providências.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/782/pl_9.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/782/pl_9.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Planura, a “Semana de Prevenção e Combate à Depressão Pós-Parto”, estabelecendo as diretrizes para conscientização quanto à prevenção, diagnóstico e tratamento da depressão pós-parto no sistema de saúde do Município de Planura/MG e dá outras providências.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/784/pl_10.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/784/pl_10.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções celebrado pelos Municípios de Arapuá, Brasilândia de Minas, Cabeceira Grande, Carmo do Paraíba, Cruzeiro da Fortaleza, Dom Bosco, Guarda Mor, Guimarânia, Lagamar, Lagoa Formosa, Lagoa Grande, Matutina, Patos de Minas, Paracatu, Presidente Olegário, Rio Paranaíba, Santa Rosa da Serra, São Gonçalo do Abaeté, São Gotardo, Serra do Salitre, Tiros e Varjão de Minas e Vazante, visando a integração ao CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO ALTO PARANAÍBA CISALP.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/785/pl_11.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/785/pl_11.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 1.296/2023 que concede um dia de folga ao servidor público efetivo, no dia do seu aniversário, sem prejuízo dos seus vencimentos, e dá outras providências.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/786/pl_12.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/786/pl_12.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I - Subvenções Sociais da Lei Municipal nº 1.311 de 26 de dezembro de 2023 com relação ao Abrigo Gabriel Luiz Ribeiro, e dá outras providências.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/787/pl_13.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/787/pl_13.pdf</t>
   </si>
   <si>
     <t>Institui o "Abril Laranja" na cidade de Planura/MG para conscientização sobre maus tratos aos animais, e dá outras providências</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/794/pl_14_ldo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/794/pl_14_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração da Lei Orçamentária para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/797/pl_15.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/797/pl_15.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.019/2024 e alterações posteriores.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/801/pl_16.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/801/pl_16.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Planura/MG a deixar de integrar o consórcio intermunicipal de saúde - CISVALEGRAN, e dá outras providências.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/802/pl_17.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/802/pl_17.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento do exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/806/pl_18.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/806/pl_18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade de abastecimento com etanol dos veículos flex da frota da Prefeitura e da Câmara Municipal de Planura/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/807/pl_19.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/807/pl_19.pdf</t>
   </si>
   <si>
     <t>Institui o dia municipal da conscientização do autismo no calendário oficial de datas e eventos do município de Planura/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/808/pl_20.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/808/pl_20.pdf</t>
   </si>
   <si>
     <t>Institui a Gratificação mensal para os Agentes de Contratação da Licitação, Pregoeiro Oficial do Município e Equipe de Apoio e revoga a Lei Municipal nº 1.069/2015, Lei Municipal nº 1.136/2017 e Lei Municipal nº 1.240/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/819/pl_22.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/819/pl_22.pdf</t>
   </si>
   <si>
     <t>DÁ NOME AO ESPAÇO PÚBLICO COMPORTINHA DO LAGO DE FURNAS DO MUNICÍPIO DE PLANURA/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/830/pl_24.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/830/pl_24.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo do Poder Executivo para o encaminhamento do projeto de Lei orçamentária Anual - LOA referente ao exercício de 2025 e dá providências.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/840/pl_25.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/840/pl_25.pdf</t>
   </si>
   <si>
     <t>Dá nome ao espaço público Pista de Caminhada e Ciclismo do Lago de Furnas do Município de Planura/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/841/pl_26.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/841/pl_26.pdf</t>
   </si>
   <si>
     <t>Dá nome ao espaço público pista de  caminhada e ciclismo do Lagos de Furnas do Município de Planura, e dá outras providências.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/845/pl_27_dispoe_sobre_a_concessao_de_auxilios_subvencoes_contribuicoes_a_entidades.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/845/pl_27_dispoe_sobre_a_concessao_de_auxilios_subvencoes_contribuicoes_a_entidades.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I - Subvenções Sociais da Lei nº 1.311 de 26 de dezembro de 2023 e alterações posteriores, que "Dispõe sobre a concessão de auxílios, subvenções, contribuições a entidades sem finalidade lucrativa e ajuda financeira às pessoas carentes no Município de Planura-MG, para o exercício de 2024, e contém outras providências.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/853/pl_28__fixa_o_valor_a_ser_pago_a_titulo_de_adicional.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/853/pl_28__fixa_o_valor_a_ser_pago_a_titulo_de_adicional.pdf</t>
   </si>
   <si>
     <t>Fixa o Valor a ser pago a título de adicional de periculosidade em favor dos servidores municipais cedidos à Polícia Civil e Polícia Militar, e dá outras providências.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/854/pl_29_estima_a_receita_fixa_a_despesa_do_municipio_de_planura-mg_loa.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/854/pl_29_estima_a_receita_fixa_a_despesa_do_municipio_de_planura-mg_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Planura/MG para o Exercício Financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/884/pl_33_2024.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/884/pl_33_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber doação de lotes de terrenos urbanos, bem como de imóveis de propriedade de Eletrobrás Furnas S/A para a construção de melhorias no município de Planura-MG.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>PLOS</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/852/pls_27__altera_o_anexo_i_-__subvencoes.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/852/pls_27__altera_o_anexo_i_-__subvencoes.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I - Subvenções Sociais da Lei Municipal nº 1.311 de 26 de dezembro de 2023 e alterações, que dispõe sobre a Política Pública de Assistência Social no Município, reformula a estrutura de departamentos e programas voltados para o desenvolvimento social e estabelece outras providências.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>Comissão  Permanente de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/</t>
+    <t>http://sapl.planura.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o Anexo I – Subvenções Sociais, da Lei Municipal nº 1.311, de 26 de dezembro de 2023, que Dispõe sobre a concessão de auxílios, subvenções, contribuições a entidades sem finalidade lucrativa e ajuda financeira às pessoas carentes no Município de Planura-MG, para o exercício de 2024 e contém outras providências, alterado pela Lei Municipal 1.339, de 23 de outubro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>Comissão de Finanças, Orçamento e tomada de Contas</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Planura, Estado de Minas Gerais, para o Exercício Financeiro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/820/pr_1_regulamenta_a_ouvidoria_legislativa_no_ambito_da_camara_municipal_de_planura_mg.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/820/pr_1_regulamenta_a_ouvidoria_legislativa_no_ambito_da_camara_municipal_de_planura_mg.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Ouvidoria Legislativa no âmbito da Câmara Municipal de Planura - MG</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/844/pr_2_regulamenta_a_regime_de_adiantamento_para_despesas_de_pronto_pagamento.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/844/pr_2_regulamenta_a_regime_de_adiantamento_para_despesas_de_pronto_pagamento.pdf</t>
   </si>
   <si>
     <t>Regulamenta o regime de adiantamento de numerário para despesas de pronto pagamento da Câmara Municipal de Planura conforme art. 95, §2º da Lei Federal 14.133 de 1 de abril de 2021.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/885/pr_3_2024.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/885/pr_3_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da sede da Câmara Municipal de Planura, para realização da Sessão Solene de Posse dos Vereadores, Prefeito e Vice-Prefeito eleitos no dia 1º de janeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/886/pr.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/886/pr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso à informação pública e a aplicação da Lei Federal nº 12.527, de 18 de novembro de 2011, no âmbito da Câmara Municipal de Planura</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/887/pr_5_2024.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/887/pr_5_2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Carta de Serviços ao Usuário, de que trata a Lei Federal nº 13.460, de 26 de junho de 2017, que dispõe sobre a participação, proteção e defesa dos direitos do usuário dos serviços públicos da administração pública, no âmbito da Câmara Municipal de Planura.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/759/1_requer_informacoes_sobre_as_emendas_impositivas_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/759/1_requer_informacoes_sobre_as_emendas_impositivas_tarcisio.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviada a esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município, informações quanto à execução das emendas impositivas individuais de autoria do vereador, a saber:_x000D_
 1.	Relatório de emendas impositivas executadas com os devidos documentos comprobatórios; _x000D_
 2.	Cronograma de execução para as demais emendas não executadas.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/798/3_requer_informacoes_sobre_o_tema_1184_stf_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/798/3_requer_informacoes_sobre_o_tema_1184_stf_tarcisio.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviada a esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município, informações quanto à observância ao tema 1.1184 do Supremo Tribunal Federal, a saber: 1. Número de execuções fiscais individualizada, constando o número da ação judicial e o valor cobrado (relatório de dívida ativa), inferior a R$ 10.000,00 (dez mil reais); 2. Lei que estipule valores mínimos para cobrança de dívida ativa; 3. Cronograma de implementação de meios extrajudiciais de cobrança do crédito tributário.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/828/7_requer_informacoes_sobre_as_emendas_impositivas_tarcisio__.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/828/7_requer_informacoes_sobre_as_emendas_impositivas_tarcisio__.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviada a esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município, informações quanto à execução das emendas parlamentares individuais (emendas impositivas) de autoria deste vereador apresentadas aos Orçamentos de 2023 e 2024, conforme segue:_x000D_
 1.	Comprovação do cumprimento das Emendas Impositivas 9/2022 e 8/2023 (anexas), bem como o envio de cópia dos respectivos processos administrativos, notas e despesas pagas;_x000D_
 2.	Quanto as que ainda não foram cumpridas, informar a previsão de cumprimento e promover agilidade na execução.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Tarcisio Pimenta, Celso Cabelereiro, João do Telefone, Joaozinho da Laje, Juninho do Betinho, Juninho Macaxeira, Nenê Turmeiro, Rodrigo Ramos Cabrobó</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/829/8_informacoes_com_gastos_carnaval_ano_2024_carlos_alberto_celso_tarcisio_hueliton_jbm_jbp_joao_martins_rodrigo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/829/8_informacoes_com_gastos_carnaval_ano_2024_carlos_alberto_celso_tarcisio_hueliton_jbm_jbp_joao_martins_rodrigo.pdf</t>
   </si>
   <si>
     <t>“Requerem que seja enviada a esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município, relatórios de todas as as contratações referente ao Carnaval 2024, com discriminação individualizada dos gastos com shows, segurança, locação de banheiros químicos, sonorização, palcos e iluminação, cobertura publicitária e outras despesas relacionadas ao evento, bem como cópia integral de todos os processos licitatórios e procedimentos de compras diretas, dispensas de licitações e inexigibilidades, com seus respectivos contratos, notas fiscais e empenhos pagos”.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>Celso Cabelereiro, Herbert Xuliu, Juninho Macaxeira, Nenê Turmeiro, Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/815/1_dep._franco_cartafina_cidadao_honorario.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/815/1_dep._franco_cartafina_cidadao_honorario.pdf</t>
   </si>
   <si>
     <t>Encaminho, Projeto de Decreto Legislativo visando a outorgar Diploma de Cidadão Honorário ao Ex-Deputado Federal Franco Cartafina Gomes.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/816/2_dr._roberto_carlos_cidadao_honorario_herbert__.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/816/2_dr._roberto_carlos_cidadao_honorario_herbert__.pdf</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/817/3_projeto_decreto_legislativo_cinthya_maria_martins_p._nogueira_.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/817/3_projeto_decreto_legislativo_cinthya_maria_martins_p._nogueira_.pdf</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto à proposição de Lei</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/843/veto_pl_18_2024.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/843/veto_pl_18_2024.pdf</t>
   </si>
   <si>
     <t>Veto à proposição de Lei Municipal n° 18/2024, que "Dispõe sobre a prioridade de abastecimento com etanol dos veículos flex da frota da Prefeitura e da Câmara Municipal de Planura/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>MOAPL</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/758/1_aplausos_caio_fellipe_barbosa__tarcisio_.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/758/1_aplausos_caio_fellipe_barbosa__tarcisio_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Caio Fellipe Barbosa Rocha.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/792/2_aplausos_mariana_bridi__carlos_alberto_____.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/792/2_aplausos_mariana_bridi__carlos_alberto_____.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À MARIANA CRISTINA BRIDI CAETANO.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/793/3_aplausos_dra_barbara__herbert___.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/793/3_aplausos_dra_barbara__herbert___.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À DRA BÁRBARA ANDRADE BORGES</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/811/4_aplausos_alexandre__herbert___.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/811/4_aplausos_alexandre__herbert___.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À ALEXANDRE ANTONIO DOS SANTOS.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/812/5_aplausos_bruane_colt__herbert___.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/812/5_aplausos_bruane_colt__herbert___.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À BRUANE COLT SILVA PEREIRA BRITO TOMAZ.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/846/6_aplausos_gerson_joao_martins_.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/846/6_aplausos_gerson_joao_martins_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Gerson Lima.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/860/7_aplausos_walmir_favaro_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/860/7_aplausos_walmir_favaro_herbert.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à Walmir Favaro.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À IBRAIM JOSÉ FLOR.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à jovem escritora Fernanda de Paula Marques.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/821/1_emenda_aditiva_pl_15_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/821/1_emenda_aditiva_pl_15_tarcisio.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 15/2024 QUE “ALTERA A LEI MUNICIPAL N° 1.019/2014 E ALTERAÇÕES POSTERIORES</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>Celso Cabelereiro</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/877/9_emenda_celso.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/877/9_emenda_celso.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 9/2024 ao Projeto de Lei nº 29/2024 que "Estima a receita e fixa a despesa do Município de Planura para o exercício de 2025".</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>MOCON</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/813/1_congratulacao_amelia_de_oliveira__carlos_alberto__.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/813/1_congratulacao_amelia_de_oliveira__carlos_alberto__.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS 100 ANOS DE ANÁLIA DE OLIVEIRA PAIVA CARUSO.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>MOPES</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Celso Cabelereiro, Herbert Xuliu, João do Telefone, Joaozinho da Laje, Juninho do Betinho, Juninho Macaxeira, Nenê Turmeiro, Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/851/1_pesar_dr_rafael_peres.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/851/1_pesar_dr_rafael_peres.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar ao Dr. Rafael Peres.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/861/2_pesar_ze_da_farmacia_todos.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/861/2_pesar_ze_da_farmacia_todos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do ex-vereador José Humberto Ferreira, carinhosamente conhecido como Zé da Farmácia.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>EMIMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/866/1_emenda_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/866/1_emenda_tarcisio.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 1/2024 ao Projeto de Lei n º 29/2024 que "Estima a receita e fixa a despesa do Município de Planura para o exercício de 2025".</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/867/2_emenda_carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/867/2_emenda_carlos_alberto.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 2/2024 ao Projeto de Lei n º 29/2024 que "Estima a receita e fixa a despesa do Município de Planura para o exercício de 2025".</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>Rodrigo Ramos Cabrobó</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/868/3_emenda_rodrigo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/868/3_emenda_rodrigo.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 3/2024 ao Projeto de Lei n º 29/2024 que "Estima a receita e fixa a despesa do Município de Planura para o exercício de 2025".</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/872/4_emenda_joao_machado.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/872/4_emenda_joao_machado.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 4/2024 ao Projeto de Lei nº 29/2024 que "Estima a receita e fixa a despesa do Município de Planura para o exercício de 2025".</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>Joaozinho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/873/5_emenda_joao_pires.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/873/5_emenda_joao_pires.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 5/2024 ao Projeto de Lei nº 29/2024 que "Estima a receita e fixa a despesa do Município de Planura para o exercício de 2025".</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/874/6_emenda_joao_martins.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/874/6_emenda_joao_martins.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 6/2024 ao Projeto de Lei nº 29/2024 que "Estima a receita e fixa a despesa do Município de Planura para o exercício de 2025</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>Nenê Turmeiro</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/875/7_emenda_hueliton.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/875/7_emenda_hueliton.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 7/2024 ao Projeto de Lei nº 29/2024 que "Estima a receita e fixa a despesa do Município de Planura para o exercício de 2025"</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/876/8_emenda_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/876/8_emenda_herbert.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA INDIVIDUAL Nº 8/2024 ao Projeto de Lei nº 29/2024 que "Estima a receita e fixa a despesa do Município de Planura para o exercício de 2025"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1456,68 +1456,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/822/27_construcao_de_valeta_carlos_alberto_paiva_nogueira_junior_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/823/28_adequacao_para_acessibilidade_de_cadeirantes_no_laboratorio_maria_de_lourdes_de_matos_carlos_tarcisio_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/831/29_projeto_criancas_autistas_planurenses_herbert__.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/832/30_implantar_convenio_entre_a_prefeitura_municipal_junto_a_area_da_odontologia_nomeando_projeto_sorriso_solidario_herbert_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/833/31_homenagear_alex_gangini_com_denominacao_de_logradouro_publico_herbert___.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/834/32_homenagear_valdomiro_jose_da_fonseca_com_denominacao_de_logradouro_publico__carlos_alberto__.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/835/33_galerias_pluviais__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/836/34_homenagear_jose_eduardo_inacio_de_a._com_denominacao_de_logradouro_publico__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/838/35_atendimento_veterinario_quinzenal_e_orientacoes_aos_cuidadores_destes_herbert.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/839/36_aperfeicoamento_do_atendimento_educacional_para_alunos_projeto_estrelinhas_do_futuro_herbert.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/842/37_nomear_nova_escola_com_nome_de_zormiro_tomain_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/847/38_perfuracao_de_pocos_artesiano_nas_escolas_e_ubs__joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/848/39_instalacao_de_lampadas_de_emergencia_dentro_e_fora_do_velorio__joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/849/40_cobertura_em_frente_a_ubs_aparecida_neide_de_oliveira__joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/850/41_instalar_coberturas_nos_pontos_de_onibus_escolar_em_pontos_fixos_com_banquinhos_e_tenda_para_garantir_a_protecao_das_criancas_e_dos_responsaveis_contra_as_variaco_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/855/42_instalacao_de_iluminacao_adequada_na_calcada_e_escada_da_unidade_mista_de_saude_joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/856/43_instalacao_de_calcadas_em_ambos_os_lados_da_entrada_do_trevo_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/857/44_homenagear_rafael_peres_com_denominacao_de_logradouro_publico_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/858/45_desenvolver_e_definir_um_percurso_itinerante_e_estabelecer_roteiros__herbert.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/859/46_nomear_unidade_mista_de_saude_com_nome_dr._rafael_peres__herbert.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/863/47_instalacao_de_um_poste_de_energia_eletrica_no_endereco_rua_f_no_601_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/756/1_apoio_ao_requerimento_100-2024_vereador_carlos_eduardo_camara_de_juiz_de_fora_tarcisio___.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/772/1_projeto_decreto_legislativo_dep._franco_cartafina.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/809/2_projeto_decreto_legislativo_dr._roberto_carlos_herbert.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/805/3_projeto_decreto_legislativo_cinthya_maria_martins_p._nogueira_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/757/plc_1_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/771/plc_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/760/pl_1_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/761/pl_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/762/pl_03_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/766/pl_4.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/767/pl_5.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/782/pl_9.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/784/pl_10.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/785/pl_11.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/786/pl_12.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/787/pl_13.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/794/pl_14_ldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/797/pl_15.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/801/pl_16.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/802/pl_17.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/806/pl_18.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/807/pl_19.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/808/pl_20.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/819/pl_22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/830/pl_24.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/840/pl_25.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/841/pl_26.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/845/pl_27_dispoe_sobre_a_concessao_de_auxilios_subvencoes_contribuicoes_a_entidades.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/853/pl_28__fixa_o_valor_a_ser_pago_a_titulo_de_adicional.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/854/pl_29_estima_a_receita_fixa_a_despesa_do_municipio_de_planura-mg_loa.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/884/pl_33_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/852/pls_27__altera_o_anexo_i_-__subvencoes.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/820/pr_1_regulamenta_a_ouvidoria_legislativa_no_ambito_da_camara_municipal_de_planura_mg.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/844/pr_2_regulamenta_a_regime_de_adiantamento_para_despesas_de_pronto_pagamento.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/885/pr_3_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/886/pr.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/887/pr_5_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/759/1_requer_informacoes_sobre_as_emendas_impositivas_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/798/3_requer_informacoes_sobre_o_tema_1184_stf_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/828/7_requer_informacoes_sobre_as_emendas_impositivas_tarcisio__.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/829/8_informacoes_com_gastos_carnaval_ano_2024_carlos_alberto_celso_tarcisio_hueliton_jbm_jbp_joao_martins_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/815/1_dep._franco_cartafina_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/816/2_dr._roberto_carlos_cidadao_honorario_herbert__.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/817/3_projeto_decreto_legislativo_cinthya_maria_martins_p._nogueira_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/843/veto_pl_18_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/758/1_aplausos_caio_fellipe_barbosa__tarcisio_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/792/2_aplausos_mariana_bridi__carlos_alberto_____.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/793/3_aplausos_dra_barbara__herbert___.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/811/4_aplausos_alexandre__herbert___.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/812/5_aplausos_bruane_colt__herbert___.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/846/6_aplausos_gerson_joao_martins_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/860/7_aplausos_walmir_favaro_herbert.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/821/1_emenda_aditiva_pl_15_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/877/9_emenda_celso.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/813/1_congratulacao_amelia_de_oliveira__carlos_alberto__.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/851/1_pesar_dr_rafael_peres.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/861/2_pesar_ze_da_farmacia_todos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/866/1_emenda_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/867/2_emenda_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/868/3_emenda_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/872/4_emenda_joao_machado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/873/5_emenda_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/874/6_emenda_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/875/7_emenda_hueliton.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/876/8_emenda_herbert.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/822/27_construcao_de_valeta_carlos_alberto_paiva_nogueira_junior_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/823/28_adequacao_para_acessibilidade_de_cadeirantes_no_laboratorio_maria_de_lourdes_de_matos_carlos_tarcisio_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/831/29_projeto_criancas_autistas_planurenses_herbert__.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/832/30_implantar_convenio_entre_a_prefeitura_municipal_junto_a_area_da_odontologia_nomeando_projeto_sorriso_solidario_herbert_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/833/31_homenagear_alex_gangini_com_denominacao_de_logradouro_publico_herbert___.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/834/32_homenagear_valdomiro_jose_da_fonseca_com_denominacao_de_logradouro_publico__carlos_alberto__.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/835/33_galerias_pluviais__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/836/34_homenagear_jose_eduardo_inacio_de_a._com_denominacao_de_logradouro_publico__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/838/35_atendimento_veterinario_quinzenal_e_orientacoes_aos_cuidadores_destes_herbert.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/839/36_aperfeicoamento_do_atendimento_educacional_para_alunos_projeto_estrelinhas_do_futuro_herbert.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/842/37_nomear_nova_escola_com_nome_de_zormiro_tomain_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/847/38_perfuracao_de_pocos_artesiano_nas_escolas_e_ubs__joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/848/39_instalacao_de_lampadas_de_emergencia_dentro_e_fora_do_velorio__joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/849/40_cobertura_em_frente_a_ubs_aparecida_neide_de_oliveira__joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/850/41_instalar_coberturas_nos_pontos_de_onibus_escolar_em_pontos_fixos_com_banquinhos_e_tenda_para_garantir_a_protecao_das_criancas_e_dos_responsaveis_contra_as_variaco_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/855/42_instalacao_de_iluminacao_adequada_na_calcada_e_escada_da_unidade_mista_de_saude_joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/856/43_instalacao_de_calcadas_em_ambos_os_lados_da_entrada_do_trevo_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/857/44_homenagear_rafael_peres_com_denominacao_de_logradouro_publico_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/858/45_desenvolver_e_definir_um_percurso_itinerante_e_estabelecer_roteiros__herbert.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/859/46_nomear_unidade_mista_de_saude_com_nome_dr._rafael_peres__herbert.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/863/47_instalacao_de_um_poste_de_energia_eletrica_no_endereco_rua_f_no_601_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/756/1_apoio_ao_requerimento_100-2024_vereador_carlos_eduardo_camara_de_juiz_de_fora_tarcisio___.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/772/1_projeto_decreto_legislativo_dep._franco_cartafina.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/809/2_projeto_decreto_legislativo_dr._roberto_carlos_herbert.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/805/3_projeto_decreto_legislativo_cinthya_maria_martins_p._nogueira_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/757/plc_1_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/771/plc_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/760/pl_1_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/761/pl_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/762/pl_03_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/766/pl_4.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/767/pl_5.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/782/pl_9.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/784/pl_10.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/785/pl_11.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/786/pl_12.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/787/pl_13.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/794/pl_14_ldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/797/pl_15.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/801/pl_16.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/802/pl_17.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/806/pl_18.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/807/pl_19.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/808/pl_20.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/819/pl_22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/830/pl_24.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/840/pl_25.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/841/pl_26.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/845/pl_27_dispoe_sobre_a_concessao_de_auxilios_subvencoes_contribuicoes_a_entidades.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/853/pl_28__fixa_o_valor_a_ser_pago_a_titulo_de_adicional.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/854/pl_29_estima_a_receita_fixa_a_despesa_do_municipio_de_planura-mg_loa.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/884/pl_33_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/852/pls_27__altera_o_anexo_i_-__subvencoes.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/820/pr_1_regulamenta_a_ouvidoria_legislativa_no_ambito_da_camara_municipal_de_planura_mg.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/844/pr_2_regulamenta_a_regime_de_adiantamento_para_despesas_de_pronto_pagamento.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/885/pr_3_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/886/pr.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/887/pr_5_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/759/1_requer_informacoes_sobre_as_emendas_impositivas_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/798/3_requer_informacoes_sobre_o_tema_1184_stf_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/828/7_requer_informacoes_sobre_as_emendas_impositivas_tarcisio__.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/829/8_informacoes_com_gastos_carnaval_ano_2024_carlos_alberto_celso_tarcisio_hueliton_jbm_jbp_joao_martins_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/815/1_dep._franco_cartafina_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/816/2_dr._roberto_carlos_cidadao_honorario_herbert__.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/817/3_projeto_decreto_legislativo_cinthya_maria_martins_p._nogueira_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/843/veto_pl_18_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/758/1_aplausos_caio_fellipe_barbosa__tarcisio_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/792/2_aplausos_mariana_bridi__carlos_alberto_____.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/793/3_aplausos_dra_barbara__herbert___.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/811/4_aplausos_alexandre__herbert___.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/812/5_aplausos_bruane_colt__herbert___.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/846/6_aplausos_gerson_joao_martins_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/860/7_aplausos_walmir_favaro_herbert.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/821/1_emenda_aditiva_pl_15_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/877/9_emenda_celso.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/813/1_congratulacao_amelia_de_oliveira__carlos_alberto__.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/851/1_pesar_dr_rafael_peres.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/861/2_pesar_ze_da_farmacia_todos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/866/1_emenda_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/867/2_emenda_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/868/3_emenda_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/872/4_emenda_joao_machado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/873/5_emenda_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/874/6_emenda_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/875/7_emenda_hueliton.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/876/8_emenda_herbert.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="137" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="248" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="247.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>