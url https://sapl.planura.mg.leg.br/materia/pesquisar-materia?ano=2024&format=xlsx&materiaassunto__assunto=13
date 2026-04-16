--- v0 (2026-01-12)
+++ v1 (2026-04-16)
@@ -54,207 +54,207 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Herbert Xuliu</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/752/3_denominacao_de_logradouro_publico_minaura_de_souza__herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/752/3_denominacao_de_logradouro_publico_minaura_de_souza__herbert.pdf</t>
   </si>
   <si>
     <t>Homenagear Minaura de Souza Rodrigues, com denominação de logradouro público de nossa cidade.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>João do Telefone</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/753/4_construcao_de_lombada_na_rua_hercilio_alves_pereira_joao_batista_machado.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/753/4_construcao_de_lombada_na_rua_hercilio_alves_pereira_joao_batista_machado.pdf</t>
   </si>
   <si>
     <t>Construção de lombada na Rua Hercílio Alves Pereira.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/754/5_revitalizacao_da_calcada_e_meio-fio_na_rua_goias_com_a_avenida_joao_tomain__joao_batista_machado.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/754/5_revitalizacao_da_calcada_e_meio-fio_na_rua_goias_com_a_avenida_joao_tomain__joao_batista_machado.pdf</t>
   </si>
   <si>
     <t>Revitalização da calçada e meio-fio na Rua Goiás com a Avenida João Tomain e construção de canaleta para escoamento da água da rua.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/755/6_recuperacao_boca_de_lobo_avenida_uberlandia_com_a_rua_goias__joao_batista_machado.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/755/6_recuperacao_boca_de_lobo_avenida_uberlandia_com_a_rua_goias__joao_batista_machado.pdf</t>
   </si>
   <si>
     <t>Recuperação da boca de lobo na Avenida Uberlândia; esquina com a Rua Goiás; em frente à empresa do senhor Calixto.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/763/7__construcao_de_valeta_na_rua_joao_veloso_soares__tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/763/7__construcao_de_valeta_na_rua_joao_veloso_soares__tarcisio.pdf</t>
   </si>
   <si>
     <t>Construção de valeta para escoamento de água que fica acumulada na Rua João Veloso Soares, próxima à academia pública da vila Guilherme/ Lua Nova.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Juninho do Betinho, Celso Cabelereiro, Herbert Xuliu</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/764/8_logradouro_publico_romeu_alves_pereira_carlos_alberto_herbert_celso.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/764/8_logradouro_publico_romeu_alves_pereira_carlos_alberto_herbert_celso.pdf</t>
   </si>
   <si>
     <t>Homenagear Romeu Alves Pereira com denominação de logradouro público de nossa cidade.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Juninho do Betinho</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/765/9_homenagear_gercina_marques_com_denominacao_de_logradouro_publico__carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/765/9_homenagear_gercina_marques_com_denominacao_de_logradouro_publico__carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Homenagear Gercina Marques com denominação de logradouro público de nossa cidade.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/773/10_revitalizacao_avenida_barretos__joao_machado.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/773/10_revitalizacao_avenida_barretos__joao_machado.pdf</t>
   </si>
   <si>
     <t>Revitalização e expansão dos canteiros da Avenida Barretos.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/774/11_trocar_nome_das_ruas_aleatorias_para_nomes_indicados__herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/774/11_trocar_nome_das_ruas_aleatorias_para_nomes_indicados__herbert.pdf</t>
   </si>
   <si>
     <t>Trocar nomes aleatórios das Ruas da Cidade por nomes de pessoas importantes.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/776/13_logradouro_publico_marly_ferreira_da_silva_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/776/13_logradouro_publico_marly_ferreira_da_silva_herbert.pdf</t>
   </si>
   <si>
     <t>Homenagear Marly Ferreira da Silva com denominação de logradouro público de nossa cidade.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/778/15_construcao_de_lombrada_avenida_segismundo_novaes_perto_bar_do_charuto___tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/778/15_construcao_de_lombrada_avenida_segismundo_novaes_perto_bar_do_charuto___tarcisio.pdf</t>
   </si>
   <si>
     <t>Construção de travessia elevada na Avenida Segismundo Novais entre as Ruas Araguari e Tupaciguara, próximo ao Bar do Charuto.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/779/16_colocar_mao_unica_em_torno_do_lago_e_sinalizacao_de_velocidade__joao_batista_machado.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/779/16_colocar_mao_unica_em_torno_do_lago_e_sinalizacao_de_velocidade__joao_batista_machado.pdf</t>
   </si>
   <si>
     <t>Implementar sentido único ao redor do lago e instalar sinalização de limite de velocidade.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/796/24_construcao_de_lombada__na_rua_monte_alegre_com_a_geronimo_luiz_borges_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/796/24_construcao_de_lombada__na_rua_monte_alegre_com_a_geronimo_luiz_borges_herbert.pdf</t>
   </si>
   <si>
     <t>Construção de lombada na Rua Monte Alegre com a Rua Gerônimo Luiz Borges</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -561,68 +561,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/752/3_denominacao_de_logradouro_publico_minaura_de_souza__herbert.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/753/4_construcao_de_lombada_na_rua_hercilio_alves_pereira_joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/754/5_revitalizacao_da_calcada_e_meio-fio_na_rua_goias_com_a_avenida_joao_tomain__joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/755/6_recuperacao_boca_de_lobo_avenida_uberlandia_com_a_rua_goias__joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/763/7__construcao_de_valeta_na_rua_joao_veloso_soares__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/764/8_logradouro_publico_romeu_alves_pereira_carlos_alberto_herbert_celso.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/765/9_homenagear_gercina_marques_com_denominacao_de_logradouro_publico__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/773/10_revitalizacao_avenida_barretos__joao_machado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/774/11_trocar_nome_das_ruas_aleatorias_para_nomes_indicados__herbert.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/776/13_logradouro_publico_marly_ferreira_da_silva_herbert.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/778/15_construcao_de_lombrada_avenida_segismundo_novaes_perto_bar_do_charuto___tarcisio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/779/16_colocar_mao_unica_em_torno_do_lago_e_sinalizacao_de_velocidade__joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/796/24_construcao_de_lombada__na_rua_monte_alegre_com_a_geronimo_luiz_borges_herbert.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/752/3_denominacao_de_logradouro_publico_minaura_de_souza__herbert.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/753/4_construcao_de_lombada_na_rua_hercilio_alves_pereira_joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/754/5_revitalizacao_da_calcada_e_meio-fio_na_rua_goias_com_a_avenida_joao_tomain__joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/755/6_recuperacao_boca_de_lobo_avenida_uberlandia_com_a_rua_goias__joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/763/7__construcao_de_valeta_na_rua_joao_veloso_soares__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/764/8_logradouro_publico_romeu_alves_pereira_carlos_alberto_herbert_celso.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/765/9_homenagear_gercina_marques_com_denominacao_de_logradouro_publico__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/773/10_revitalizacao_avenida_barretos__joao_machado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/774/11_trocar_nome_das_ruas_aleatorias_para_nomes_indicados__herbert.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/776/13_logradouro_publico_marly_ferreira_da_silva_herbert.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/778/15_construcao_de_lombrada_avenida_segismundo_novaes_perto_bar_do_charuto___tarcisio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/779/16_colocar_mao_unica_em_torno_do_lago_e_sinalizacao_de_velocidade__joao_batista_machado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2024/796/24_construcao_de_lombada__na_rua_monte_alegre_com_a_geronimo_luiz_borges_herbert.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="170.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="169.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="135.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>