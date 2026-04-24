--- v0 (2025-10-04)
+++ v1 (2026-04-24)
@@ -54,860 +54,860 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Juninho do Betinho, Herbert Xuliu</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/616/11_camera_monitoramneto_vila_olimpica_junin_e_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/616/11_camera_monitoramneto_vila_olimpica_junin_e_herbert.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de monitoramento em frente ao Poliesportivo “José Luiz Botelho” no Bairro Vila Olímpica.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOAPO</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
     <t>Juninho do Betinho</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/693/mocao_de_apoio_1_2023.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/693/mocao_de_apoio_1_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio em face da tentativa de legalização do aborto por meio da ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Celso Cabelereiro</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/608/projeto_de_decreto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/608/projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Padre DOUGLAS SILVA ARAÚJO</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/698/2_pdl_2_2023.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/698/2_pdl_2_2023.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorário ao Senhor Maurides Roque Neto.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/699/2_pdl_3_2023.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/699/2_pdl_3_2023.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorário ao Senhor WAGNER LONDE DOS SANTOS.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/709/projeto_de_decreto_legislativo_no_4.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/709/projeto_de_decreto_legislativo_no_4.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Deputado Federal Zé Vitor.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/722/pdl_5.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/722/pdl_5.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Deputado Federal Aelton José de Freitas.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/704/plc_7_2023.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/704/plc_7_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 01 de 10 de dezembro de 1998 que “Institui o Sistema Tributário do Município de Planura” e dá outras providências.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Celso Luiz Martins, João do Telefone, Juninho do Betinho</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/</t>
+    <t>http://sapl.planura.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a redação do Art. 45 da Lei Complementar nº 086 de 29 de novembro de 2022 que “Dispõe sobre a readequação do Quadro de Servidores Públicos e Plano de Cargos e Carreiras do Poder Legislativo de Planura".</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Chefe do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/744/plc_9_2023.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/744/plc_9_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar a concessão de uso de imóvel público à Associação Profissionalizante Jovem Cidadão - Guarda Mirim de Planura - entidade sem fins lucrativos para as finalidades que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>PLCS</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/688/plcs_1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/688/plcs_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder as parcelas complementares repassadas ao Município pela União Federal, por intermédio do Ministério da Saúde, aos servidores públicos municipais ativos, ocupantes dos cargos de Enfermeiro, Técnico de Enfermagem e Auxiliar de Enfermagem, relativas à complementação dos vencimentos dos servidores destinadas a equiparar a remuneração desses servidores ao piso nacional da categoria em atendimento ao disposto na Lei Federal n.º 14.434, de 4 de agosto de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/745/projeto_de_lei_guarda_ok.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/745/projeto_de_lei_guarda_ok.pdf</t>
   </si>
   <si>
     <t>Autoriza p Poder Executivo a realizar a concessão de uso de imóvel público à Associação Profissionalizante Jovem Cidadão - Guarda Mirim de Planura - entidade sem fins lucrativos para as finalidades que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/585/plo_1_2023.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/585/plo_1_2023.pdf</t>
   </si>
   <si>
     <t>Racionaliza atos e procedimentos administrativos, no âmbito da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/592/pl_5.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/592/pl_5.pdf</t>
   </si>
   <si>
     <t>Estabelece novos parâmetros relativos à Política Municipal de Atendimento aos Direitos da Criança e do Adolescente, e dá outras providências.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/604/pl_6_despesas_de_viagens_e_concessao_de_diarias.doc.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/604/pl_6_despesas_de_viagens_e_concessao_de_diarias.doc.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 36-A e altera o Anexo I da Lei Municipal nº 1.139 de 26 de outubro de 2017 que “Regulamenta as despesas de viagens e concessão de diárias aos vereadores e servidores do Poder Legislativo do Município de Planura-MG”, e dá outras providências.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/612/2_pl_10_2023.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/612/2_pl_10_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/632/pl.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/632/pl.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Pública do Município de Planura e dá outras providências.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/633/pl_11_fornecimento_de_medicamentos_receitados_por_medicos_particulares.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/633/pl_11_fornecimento_de_medicamentos_receitados_por_medicos_particulares.pdf</t>
   </si>
   <si>
     <t>Fica o município de Planura-MG obrigado a fornecer o medicamento prescrito por médico particular ou de convênio de saúde na farmácia popular, sem a necessidade de troca de receita.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/640/pl_16.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/640/pl_16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reciprocidade de isenção do pagamento de taxas entre o município de Planura-MG e o Estado de Minas Gerais, na forma que específica.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/641/pl_17.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/641/pl_17.pdf</t>
   </si>
   <si>
     <t>Altera os incisos I, II, III, IV, V e VI, do artigo 4º, da Lei Municipal nº 1106 de 18 de outubro de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/657/pl_21.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/657/pl_21.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público do Município de Planura/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/658/pl_22.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/658/pl_22.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desafetar área pública que especifica e realizar a cessão de área de propriedade do Município de Planura/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/669/pl_23.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/669/pl_23.pdf</t>
   </si>
   <si>
     <t>Concede um dia de folga ao servidor público efetivo, no dia do seu aniversário, sem prejuízo dos seus vencimentos, e dá outras providências.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/676/pl_25.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/676/pl_25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da relação dos medicamentos de distribuição gratuita, disponíveis e faltosos, na Farmácia Popular da rede Pública Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Desenvolvimento Econômico Sustentável do Município de Planura-MG - COMDES e o Fundo Municipal de Desenvolvimento Econômico Sustentável - FUNDES, e dá outras providências.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/681/pl_27.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/681/pl_27.pdf</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/682/pl_28.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/682/pl_28.pdf</t>
   </si>
   <si>
     <t>"Denomina Área Pública do Município de Planura/MG, e dá outras providências".</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/687/3_pl_29.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/687/3_pl_29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Saneamento Básico, cria o Conselho Municipal de Saneamento e o Fundo Municipal de Saneamento, e dá outras providências.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/692/pl_estabelece_divulgacao_em_obras_publicas_qr_code.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/692/pl_estabelece_divulgacao_em_obras_publicas_qr_code.pdf</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade da inserção de código de barras bidimensional QR ("QR CODE") nas placas de obras públicas municipais, para leitura e fiscalização por dispositivos móveis, e dá outras providências.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/703/pl_32.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/703/pl_32.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílios, subvenções, contribuições a entidades sem finalidade lucrativa e ajuda financeira às pessoas carentes no Município de Planura-MG, para o exercício de 2024 e contém outras providências.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Herbert Xuliu</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/705/pl_33.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/705/pl_33.pdf</t>
   </si>
   <si>
     <t>Reconhece o “Cordão de Girassol” como instrumento auxiliar de orientação para identificação de pessoas com deficiências ocultas e dispõe sobre a distribuição gratuita, com o objetivo de prestar atendimento preferencial.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/712/2_declara_utilidade_publica_a_associacao_profissionalizante_jovem_cidadao.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/712/2_declara_utilidade_publica_a_associacao_profissionalizante_jovem_cidadao.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Profissionalizante Jovem Cidadão Planura.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/714/pl_36_2023.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/714/pl_36_2023.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I – Subvenções Sociais da Lei Municipal n° 1.272 de 23 de dezembro de 2022, que Dispõe sobre a concessão de auxílios, subvenções,_x000D_
 contribuições a entidades sem finalidade lucrativa e ajuda financeira às pessoas carentes no Município de Planura–MG, para o exercício de 2023, e contém outras providências.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/715/pl_institui_casamento_comunitario.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/715/pl_institui_casamento_comunitario.pdf</t>
   </si>
   <si>
     <t>Institui o Casamento Civil Comunitário no âmbito do município de Planura, estabelece a celebração de convênio e parceria para a realização do casamento e dá outras providências.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/724/pl-38_2023.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/724/pl-38_2023.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Pública do Município de Planura/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/725/pl_39.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/725/pl_39.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento do exercício de 2023.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/727/pl_subsidiosvereadores_2025-2028.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/727/pl_subsidiosvereadores_2025-2028.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios dos vereadores de Planura para a legislatura 2025/2028</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/728/pl_subsidios_prefeito_vice-prefeito_e_secretarios.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/728/pl_subsidios_prefeito_vice-prefeito_e_secretarios.pdf</t>
   </si>
   <si>
     <t>Fixa o Subsídio mensal do Prefeito, Vice-Prefeito e dos Secretários Municipais para a Legislatura 2025/2028.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/739/pl_.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/739/pl_.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) no município de Planura/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/742/pl_43.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/742/pl_43.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Planura o programa "calçada solidária", e dá outras providências.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/743/pl_44.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/743/pl_44.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desenvolver ações e aporte de contrapartida municipal para implementar o Programa Minha Casa Minha Vida conforme disposto na Lei 11.977 de 07 de julho de 2009 e na Medida Provisória 1.162 de 14 de fevereiro de 2023, e também nas disposições das Instruções Normativas do Ministério das Cidades, e dá outras providências.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>PLOS</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/694/plcs_1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/694/plcs_1.pdf</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/723/pls_2_2023.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/723/pls_2_2023.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I – Subvenções Sociais da Lei Municipal n° 1.272 de 23 de dezembro de 2022, que "Dispõe sobre a concessão de auxílios, subvenções,_x000D_
 contribuições a entidades sem finalidade lucrativa e ajuda financeira às pessoas carentes no Município de Planura–MG, para o exercício de 2023, e contém outras providências”.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/726/pls_3_2023.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/726/pls_3_2023.pdf</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/747/pls_44_2023_.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/747/pls_44_2023_.pdf</t>
   </si>
   <si>
     <t>Primeiro Substitutivo ao Projeto de Lei nº 44/2023, que "Autoriza o Poder Executivo a desenvolver ações e aporte de contrapartida municipal para implementar o programa Minha Casa Minha Vida", conforme disposto na Lei 11.977, de 07 de julho de 2009, e na Lei Federal nº 14.620/2023, e também nas disposições das instruções normativas do Ministério das Cidades, e dá outras providências.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/729/1_projeto_de_resolucao_1_2023_av._desempenho_.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/729/1_projeto_de_resolucao_1_2023_av._desempenho_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Comissão Especial e da Avaliação de Desempenho para fins de aprovação em estágio probatório e concessão de progressão horizontal no âmbito da Câmara Municipal de Planura/MG.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/730/1_projeto_de_resolucao_institui_sci_.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/730/1_projeto_de_resolucao_institui_sci_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Sistema de Controle Interno da Câmara Municipal de Planura-MG.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/664/7_requer_informacoes_sobre_as_emendas_impositivas_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/664/7_requer_informacoes_sobre_as_emendas_impositivas_tarcisio.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviada a esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município, informações quanto à execução das emendas impositivas individuais de autoria dos vereadores, a saber:_x000D_
 1. Relatório de emendas impositivas executadas com os devidos documentos comprobatórios; _x000D_
 2. Cronograma de execução para as demais emendas não executadas.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>João do Telefone</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/666/9_informacoes_acerca_dos_servidores_municipais_joao_machao.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/666/9_informacoes_acerca_dos_servidores_municipais_joao_machao.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviada a esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município, as seguintes informações:_x000D_
 1. Relatório referente ao número atual de servidores públicos do Poder Executivo Municipal, especificando quantidade de estatutários, temporários, comissionados e estagiários, com identificação nominal, cargos e funções exercidas, bem como cópia de todos os atos administrativos que originaram as respectivas nomeações._x000D_
 2. Relatório de servidores exonerados no ano de 2022 e 2023 até o presente momento.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/667/10_relatorio_das_familias_atendidas_pelo_cras_que_recebem_a_cesta_basica_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/667/10_relatorio_das_familias_atendidas_pelo_cras_que_recebem_a_cesta_basica_herbert.pdf</t>
   </si>
   <si>
     <t>Requer junto à Secretaria Municipal de Desenvolvimento Social e Promoção da Cidadania, as seguintes informações:_x000D_
 1. Relatório com quantidade discriminada de atendimentos realizados mensalmente às famílias no ano de 2023, referente aos benefícios eventuais: cestas básicas, leite e atendimentos da proteção especial;_x000D_
 2. Como e quais atividades são desenvolvidas para as famílias que se encontram em situação de vulnerabilidade.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/668/11_informacoes_detalhadas_sobre_a_aquisicao_e_destinacao_camisetas_do_carnaval_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/668/11_informacoes_detalhadas_sobre_a_aquisicao_e_destinacao_camisetas_do_carnaval_herbert.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas acerca do valor arrecadado com as vendas das camisetas “abadás” do Carnaplan 2023, bem como sua destinação.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Herbert Xuliu, Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/691/15_relatorio_da_destinacao_das_emendas_parlamentares_ano_2022_herbert_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/691/15_relatorio_da_destinacao_das_emendas_parlamentares_ano_2022_herbert_tarcisio.pdf</t>
   </si>
   <si>
     <t>Requerem que seja enviada a esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município, relatório informando a destinação dos recursos encaminhados através de emendas parlamentares pagas do Deputado Federal Franco Cartafina através do ofício nº 0865/2022/GDFC – Emenda Individual nº 39900001.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/734/17_relatorio_da_destinacao_das_emenda_parlamentar_heli_grilo__tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/734/17_relatorio_da_destinacao_das_emenda_parlamentar_heli_grilo__tarcisio.pdf</t>
   </si>
   <si>
     <t>“Requer que seja enviada a esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município, cópia de notas fiscais e relatório informando a destinação dos recursos encaminhados pelas emendas parlamentares pagas do Deputado Estadual Heli Grilo através da indicação nº 96613 – Emenda Individual”.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto à proposição de Lei</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/643/veto_ao_pl_14_2023.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/643/veto_ao_pl_14_2023.pdf</t>
   </si>
   <si>
     <t>Veto à proposição de lei do legislativo nº 14/2023, que "Dispõe sobre o fornecimento de medicamentos prescritos por médicos particulares, conveniados ou cooperados a planos de saúde na Farmácia Popular, sem necessidade de troca de receita, no âmbito do município de Planura-MG.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/741/veto_ao_plc_7_2023.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/741/veto_ao_plc_7_2023.pdf</t>
   </si>
   <si>
     <t>Veto à proposição de Lei Complementar do Legislativo nº 7/2023, que "Altera dispositivos da Lei Complementar nº 01 de 10 de dezembro de 1988 que "Institui o Sistema Tributário do Município de Planura e dá outras providências"".</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>MOAPL</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/618/1_aplausos_prof_eliete__tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/618/1_aplausos_prof_eliete__tarcisio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a professora Eliete Aparecida Prudêncio de Oliveira.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>Celso Luiz Martins</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/634/2_aplausos_jubileu_de_ouro_paroquia_santo_antonio_1__.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/634/2_aplausos_jubileu_de_ouro_paroquia_santo_antonio_1__.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Jubileu de Ouro da Paróquia Santo Antônio de Planura/MG</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/639/3_aplausos_neusa_maria__tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/639/3_aplausos_neusa_maria__tarcisio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à técnica de enfermagem, Neusa Maria de Oliveira.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/649/4_aplausos_bruna_fon__tarcisio___.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/649/4_aplausos_bruna_fon__tarcisio___.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Digital Influencer, Brunna Fontinelli.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/650/5_aplausos_yasmin_gomes__tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/650/5_aplausos_yasmin_gomes__tarcisio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Digital Influencer, Yasmin Gomes Lucas.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>Juninho do Betinho, Celso Cabelereiro, Herbert Xuliu, João do Telefone, Joaozinho da Laje, Juninho Macaxeira, Nenê Turmeiro, Rodrigo Ramos Cabrobó, Tarcisio Pimenta</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>Tarcisio Pimenta, Juninho do Betinho</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/701/7_aplausos_dra_cynthia__tarcisio_e_carlos_alberto_.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/701/7_aplausos_dra_cynthia__tarcisio_e_carlos_alberto_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À DRA CYNTHIA MARIA MARTINS DE PAIVA NOGUEIRA</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/708/8_aplausos_ricardo_teixeira____.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/708/8_aplausos_ricardo_teixeira____.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a RICARDO TEIXEIRA, servidor da Prefeitura Municipal de Planura/MG.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/738/9_aplausos_as_diretoras_municipais__herbert_2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/738/9_aplausos_as_diretoras_municipais__herbert_2.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos às Diretoras da Creche Comunitária Escolas Municipais.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/606/2_emenda_modificativa_ao_pl_5_2022_caput_art._48_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/606/2_emenda_modificativa_ao_pl_5_2022_caput_art._48_herbert.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Inciso III do Art. 43, do Projeto de Lei nº 5/2023 o qual “Estabelece novos parâmetros relativos à Política Municipal de Atendimento aos Direitos da Criança e do Adolescente, e dá outras providências</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Tarcisio Pimenta, Celso Cabelereiro, Herbert Xuliu, João do Telefone, Joaozinho da Laje, Juninho do Betinho, Juninho Macaxeira, Nenê Turmeiro, Rodrigo Ramos Cabrobó</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/602/proposta_de_emenda_a_lei_organica_municipal.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/602/proposta_de_emenda_a_lei_organica_municipal.pdf</t>
   </si>
   <si>
     <t>Altera os parágrafos 1º e 3º do art. 145-A da Lei Orgânica do Município de Planura, que institui o orçamento impositivo e dispõe sobre a execução orçamentaria e financeira da programação incluída por emendas individuais do legislativo municipal em lei orçamentaria anual.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>PRS</t>
   </si>
   <si>
     <t>Projeto de Resolução Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/746/1_projeto_de_resolucao_1_2023_av._desempenho_.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/746/1_projeto_de_resolucao_1_2023_av._desempenho_.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1211,68 +1211,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/616/11_camera_monitoramneto_vila_olimpica_junin_e_herbert.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/693/mocao_de_apoio_1_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/608/projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/698/2_pdl_2_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/699/2_pdl_3_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/709/projeto_de_decreto_legislativo_no_4.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/722/pdl_5.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/704/plc_7_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/744/plc_9_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/688/plcs_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/745/projeto_de_lei_guarda_ok.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/585/plo_1_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/592/pl_5.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/604/pl_6_despesas_de_viagens_e_concessao_de_diarias.doc.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/612/2_pl_10_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/632/pl.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/633/pl_11_fornecimento_de_medicamentos_receitados_por_medicos_particulares.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/640/pl_16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/641/pl_17.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/657/pl_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/658/pl_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/669/pl_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/676/pl_25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/681/pl_27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/682/pl_28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/687/3_pl_29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/692/pl_estabelece_divulgacao_em_obras_publicas_qr_code.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/703/pl_32.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/705/pl_33.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/712/2_declara_utilidade_publica_a_associacao_profissionalizante_jovem_cidadao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/714/pl_36_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/715/pl_institui_casamento_comunitario.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/724/pl-38_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/725/pl_39.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/727/pl_subsidiosvereadores_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/728/pl_subsidios_prefeito_vice-prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/739/pl_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/742/pl_43.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/743/pl_44.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/694/plcs_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/723/pls_2_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/726/pls_3_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/747/pls_44_2023_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/729/1_projeto_de_resolucao_1_2023_av._desempenho_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/730/1_projeto_de_resolucao_institui_sci_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/664/7_requer_informacoes_sobre_as_emendas_impositivas_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/666/9_informacoes_acerca_dos_servidores_municipais_joao_machao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/667/10_relatorio_das_familias_atendidas_pelo_cras_que_recebem_a_cesta_basica_herbert.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/668/11_informacoes_detalhadas_sobre_a_aquisicao_e_destinacao_camisetas_do_carnaval_herbert.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/691/15_relatorio_da_destinacao_das_emendas_parlamentares_ano_2022_herbert_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/734/17_relatorio_da_destinacao_das_emenda_parlamentar_heli_grilo__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/643/veto_ao_pl_14_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/741/veto_ao_plc_7_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/618/1_aplausos_prof_eliete__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/634/2_aplausos_jubileu_de_ouro_paroquia_santo_antonio_1__.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/639/3_aplausos_neusa_maria__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/649/4_aplausos_bruna_fon__tarcisio___.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/650/5_aplausos_yasmin_gomes__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/701/7_aplausos_dra_cynthia__tarcisio_e_carlos_alberto_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/708/8_aplausos_ricardo_teixeira____.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/738/9_aplausos_as_diretoras_municipais__herbert_2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/606/2_emenda_modificativa_ao_pl_5_2022_caput_art._48_herbert.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/602/proposta_de_emenda_a_lei_organica_municipal.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/746/1_projeto_de_resolucao_1_2023_av._desempenho_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/616/11_camera_monitoramneto_vila_olimpica_junin_e_herbert.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/693/mocao_de_apoio_1_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/608/projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/698/2_pdl_2_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/699/2_pdl_3_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/709/projeto_de_decreto_legislativo_no_4.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/722/pdl_5.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/704/plc_7_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/744/plc_9_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/688/plcs_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/745/projeto_de_lei_guarda_ok.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/585/plo_1_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/592/pl_5.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/604/pl_6_despesas_de_viagens_e_concessao_de_diarias.doc.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/612/2_pl_10_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/632/pl.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/633/pl_11_fornecimento_de_medicamentos_receitados_por_medicos_particulares.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/640/pl_16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/641/pl_17.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/657/pl_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/658/pl_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/669/pl_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/676/pl_25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/681/pl_27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/682/pl_28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/687/3_pl_29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/692/pl_estabelece_divulgacao_em_obras_publicas_qr_code.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/703/pl_32.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/705/pl_33.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/712/2_declara_utilidade_publica_a_associacao_profissionalizante_jovem_cidadao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/714/pl_36_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/715/pl_institui_casamento_comunitario.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/724/pl-38_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/725/pl_39.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/727/pl_subsidiosvereadores_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/728/pl_subsidios_prefeito_vice-prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/739/pl_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/742/pl_43.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/743/pl_44.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/694/plcs_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/723/pls_2_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/726/pls_3_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/747/pls_44_2023_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/729/1_projeto_de_resolucao_1_2023_av._desempenho_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/730/1_projeto_de_resolucao_institui_sci_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/664/7_requer_informacoes_sobre_as_emendas_impositivas_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/666/9_informacoes_acerca_dos_servidores_municipais_joao_machao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/667/10_relatorio_das_familias_atendidas_pelo_cras_que_recebem_a_cesta_basica_herbert.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/668/11_informacoes_detalhadas_sobre_a_aquisicao_e_destinacao_camisetas_do_carnaval_herbert.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/691/15_relatorio_da_destinacao_das_emendas_parlamentares_ano_2022_herbert_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/734/17_relatorio_da_destinacao_das_emenda_parlamentar_heli_grilo__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/643/veto_ao_pl_14_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/741/veto_ao_plc_7_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/618/1_aplausos_prof_eliete__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/634/2_aplausos_jubileu_de_ouro_paroquia_santo_antonio_1__.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/639/3_aplausos_neusa_maria__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/649/4_aplausos_bruna_fon__tarcisio___.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/650/5_aplausos_yasmin_gomes__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/701/7_aplausos_dra_cynthia__tarcisio_e_carlos_alberto_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/708/8_aplausos_ricardo_teixeira____.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/738/9_aplausos_as_diretoras_municipais__herbert_2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/606/2_emenda_modificativa_ao_pl_5_2022_caput_art._48_herbert.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/602/proposta_de_emenda_a_lei_organica_municipal.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/746/1_projeto_de_resolucao_1_2023_av._desempenho_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="149.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>