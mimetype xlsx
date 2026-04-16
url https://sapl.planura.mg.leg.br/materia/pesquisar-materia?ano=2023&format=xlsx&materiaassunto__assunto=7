--- v0 (2026-02-26)
+++ v1 (2026-04-16)
@@ -54,183 +54,183 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/586/1_jornada_reduzida_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/586/1_jornada_reduzida_tarcisio.pdf</t>
   </si>
   <si>
     <t>Criação de uma legislação municipal, dando jornada reduzida de trabalho ao servidor público que seja responsável pelo cuidado de pessoas com deficiência.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/594/5_insalubridade_a_motoristas_tarcisio.doc__.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/594/5_insalubridade_a_motoristas_tarcisio.doc__.pdf</t>
   </si>
   <si>
     <t>“pagamento do adicional de Insalubridade aos servidores públicos lotados no cargo motorista de ônibus e caminhão do munícipio de Planura”.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Herbert Xuliu</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/631/23_conceder_folga_servidor_no_dia_do_seu_aniversario_herbert__.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/631/23_conceder_folga_servidor_no_dia_do_seu_aniversario_herbert__.pdf</t>
   </si>
   <si>
     <t>Conceder folga ao servidor público no dia do seu aniversário, sem prejuízo dos seus vencimentos.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/636/24_conceder_falta_abonada__tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/636/24_conceder_falta_abonada__tarcisio.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor público falta abonada.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Juninho do Betinho</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/696/50_aquisicao_de_camisetas___carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/696/50_aquisicao_de_camisetas___carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Possibilidade de que sejam distribuídas, pela Prefeitura Municipal e por empresas contratadas pela administração, como uniforme e EPI, camisas de mangas longas e com proteção contra raios UV (Ultravioleta) de Fator de Proteção Solar UV50+ aos servidores municipais e trabalhadores terceirizados que efetivamente exerçam atividades ao ar livre e expostos ao Sol.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Chefe do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/580/plc_1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/580/plc_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o reajuste nas tabelas dos vencimentos básicos/salários dos servidores do Município de Planura/MG, e dá outras providências</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/581/plc_2_2023_revisao_geral_anual_e_reajuste_dos_servidores_do_legislativo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/581/plc_2_2023_revisao_geral_anual_e_reajuste_dos_servidores_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual e reajuste nos vencimentos do quadro de servidores do Poder Legislativo de Planura-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/670/pl_06.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/670/pl_06.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 075/2021 e alterações posteriores, a LC 004/2005, que Dispõe sobre a criação e extinção de vagas, extinção de cargos públicos já existentes e modifica a estrutura do quadro de pessoal da Prefeitura Municipal de Planura e alterações posteriores, e dá outras providências.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/610/pl_9_2011.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/610/pl_9_2011.pdf</t>
   </si>
   <si>
     <t>Institui a gratificação mensal por produtividade para os servidores efetivos lotados no departamento de Tributos, do Poder Executivo de Planura e da outras providências.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/654/6_requer_informacoes_sobre_implementacao_de_lei_protetor_solar_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/654/6_requer_informacoes_sobre_implementacao_de_lei_protetor_solar_tarcisio.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviada a esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município, informações quanto ao cumprimento da Lei Municipal nº 992, de 12 de dezembro de 2013 que "Prevê distribuição e uso de protetor solar na Administração Pública, nos casos que especifica.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -537,68 +537,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/586/1_jornada_reduzida_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/594/5_insalubridade_a_motoristas_tarcisio.doc__.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/631/23_conceder_folga_servidor_no_dia_do_seu_aniversario_herbert__.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/636/24_conceder_falta_abonada__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/696/50_aquisicao_de_camisetas___carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/580/plc_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/581/plc_2_2023_revisao_geral_anual_e_reajuste_dos_servidores_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/670/pl_06.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/610/pl_9_2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/654/6_requer_informacoes_sobre_implementacao_de_lei_protetor_solar_tarcisio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/586/1_jornada_reduzida_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/594/5_insalubridade_a_motoristas_tarcisio.doc__.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/631/23_conceder_folga_servidor_no_dia_do_seu_aniversario_herbert__.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/636/24_conceder_falta_abonada__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/696/50_aquisicao_de_camisetas___carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/580/plc_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/581/plc_2_2023_revisao_geral_anual_e_reajuste_dos_servidores_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/670/pl_06.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/610/pl_9_2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/654/6_requer_informacoes_sobre_implementacao_de_lei_protetor_solar_tarcisio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="143.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="142.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>