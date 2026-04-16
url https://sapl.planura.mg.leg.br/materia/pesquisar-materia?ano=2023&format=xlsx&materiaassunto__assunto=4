--- v0 (2026-02-26)
+++ v1 (2026-04-16)
@@ -54,193 +54,193 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Juninho do Betinho</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/660/35_logradouro_publico_jose_eustaquio_machado__carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/660/35_logradouro_publico_jose_eustaquio_machado__carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Homenagear José Eustáquio Machado com denominação de logradouro público</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/661/36_utilizacao_lote_10_x_20_ao_lado_da_delegacia_civil_de_planura_carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/661/36_utilizacao_lote_10_x_20_ao_lado_da_delegacia_civil_de_planura_carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Utilização do lote de 10x20 (200m²) ao lado da delegacia civil de Planura, para realização de alguma edificação destinada a setores administrativos da Prefeitura</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/686/47_trocar_nome_da_rua_a_do_meio__carlos_alberto___.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/686/47_trocar_nome_da_rua_a_do_meio__carlos_alberto___.pdf</t>
   </si>
   <si>
     <t>“trocar o nome da Rua “A”, conhecida popularmente como a “Rua A do meio” situada na COHAB entre as Ruas Paulo Brinck e Patrocínio, Fronteira e João Januário”.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Chefe do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/609/plc_4_2023_revoga_a_lei_complementar_80_2022.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/609/plc_4_2023_revoga_a_lei_complementar_80_2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar nº 80/2022, que autoriza o Poder Executivo a desafetar área pública que especifica e realizar Cessão e posterior Doação de_x000D_
 Área Verde/Reserva de propriedade do Município de Planura/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/605/pl_07_2023.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/605/pl_07_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desafetar área verde que especifica e realizar compensão da área desafetada, bem como desafeta e faz a supressão de via pública de modo a promover unificação e averbação de área, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/635/pl_15.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/635/pl_15.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Pública do Município de Planura/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/655/pl_19.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/655/pl_19.pdf</t>
   </si>
   <si>
     <t>Altera incisos I, alínea e) e II, alínea b), do artigo 11º, da Lei Municipal nº 1.159, de 29 de agosto de 2018, que dispõe sobre a política municipal do idoso, cria o conselho municipal do idoso, e dá outras providências".</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/656/pl_20.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/656/pl_20.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público do Município de Planura/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/713/pl_35.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/713/pl_35.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1274/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>João do Telefone, Joaozinho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/596/1_informcaoes_sobre_valores_iptu__aldeia_do_vale_joao_machao_e_joao_pires.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/596/1_informcaoes_sobre_valores_iptu__aldeia_do_vale_joao_machao_e_joao_pires.pdf</t>
   </si>
   <si>
     <t>“Requerem que seja enviada à esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município, relatório com descrição de todos os lotes existentes e valor arrecadado anualmente com IPTU no Condomínio Aldeia do Vale”.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/665/8_informcaoes_sobre_projetos_de_infraestrutura_dos_loteamentos_joao_machao_e_joao_pires.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/665/8_informcaoes_sobre_projetos_de_infraestrutura_dos_loteamentos_joao_machao_e_joao_pires.pdf</t>
   </si>
   <si>
     <t>“Requerem que seja enviada a esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município, cópias do Relatório Técnico e Termo de Verificação e Aceitação de Obras referente ao Condomínio Aldeia do Vale, expedido pela Secretaria Municipal de Infraestrutura, Assuntos Urbanos e Planejamento, bem como o Projeto do loteamento”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -547,68 +547,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/660/35_logradouro_publico_jose_eustaquio_machado__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/661/36_utilizacao_lote_10_x_20_ao_lado_da_delegacia_civil_de_planura_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/686/47_trocar_nome_da_rua_a_do_meio__carlos_alberto___.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/609/plc_4_2023_revoga_a_lei_complementar_80_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/605/pl_07_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/635/pl_15.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/655/pl_19.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/656/pl_20.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/713/pl_35.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/596/1_informcaoes_sobre_valores_iptu__aldeia_do_vale_joao_machao_e_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/665/8_informcaoes_sobre_projetos_de_infraestrutura_dos_loteamentos_joao_machao_e_joao_pires.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/660/35_logradouro_publico_jose_eustaquio_machado__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/661/36_utilizacao_lote_10_x_20_ao_lado_da_delegacia_civil_de_planura_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/686/47_trocar_nome_da_rua_a_do_meio__carlos_alberto___.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/609/plc_4_2023_revoga_a_lei_complementar_80_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/605/pl_07_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/635/pl_15.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/655/pl_19.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/656/pl_20.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/713/pl_35.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/596/1_informcaoes_sobre_valores_iptu__aldeia_do_vale_joao_machao_e_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/665/8_informcaoes_sobre_projetos_de_infraestrutura_dos_loteamentos_joao_machao_e_joao_pires.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="160.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="159.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>