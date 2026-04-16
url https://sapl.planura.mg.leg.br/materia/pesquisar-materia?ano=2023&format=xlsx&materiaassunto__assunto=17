--- v0 (2026-01-12)
+++ v1 (2026-04-16)
@@ -54,240 +54,240 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Herbert Xuliu</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/613/9_indicacao_ultrassom_semanalmente_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/613/9_indicacao_ultrassom_semanalmente_herbert.pdf</t>
   </si>
   <si>
     <t>Viabilidade para contratação de profissional para realização de ultrassonografia semanalmente.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/617/12_camera_monitoramneto_de_frente_delagacia_civil_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/617/12_camera_monitoramneto_de_frente_delagacia_civil_herbert.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de monitoramento em frente delegacia civil.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/619/13_camera_monitoramneto_poliesportivo_jd_orlando_peres_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/619/13_camera_monitoramneto_poliesportivo_jd_orlando_peres_herbert.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de monitoramento em frente poliesportivo “Antonio Theodoro do Vale Nogueira” no Jardim Orlando Peres.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Juninho do Betinho</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/628/20_adquirir_uma_maquina_de_confeccao_de_fraldas-carlos_alberto_paiva_nogueira_junior__.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/628/20_adquirir_uma_maquina_de_confeccao_de_fraldas-carlos_alberto_paiva_nogueira_junior__.pdf</t>
   </si>
   <si>
     <t>Necessidade de aquisição de uma máquina de confecção de fraldas descartáveis adulto e infantil, para fornecimento às entidades e famílias carentes do município.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/630/22_desapropriacao_da_associacao_de_bairro_para_sede_do_guarda_mirim_e_conselho_tutelar_herbert__.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/630/22_desapropriacao_da_associacao_de_bairro_para_sede_do_guarda_mirim_e_conselho_tutelar_herbert__.pdf</t>
   </si>
   <si>
     <t>Desapropriação do imóvel da Associação dos Moradores dos Bairros da Vila Paiva e Jardim Esplanada para sediar a Guarda Mirim e Conselho Tutelar do Município.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/683/44_denominacao_de_logradouro_publico_joao_vitor_borges_martins_herbert___.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/683/44_denominacao_de_logradouro_publico_joao_vitor_borges_martins_herbert___.pdf</t>
   </si>
   <si>
     <t>“homenagear João Vitor Borges Martins, com denominação de logradouro público de nossa cidade."</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/</t>
+    <t>http://sapl.planura.mg.leg.br/media/</t>
   </si>
   <si>
     <t>“manter vigilante na porta da creche e das escolas municipais”.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Nenê Turmeiro</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/689/48_construcao_de_banheiros_publicos_no_terrao_hueliton__.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/689/48_construcao_de_banheiros_publicos_no_terrao_hueliton__.pdf</t>
   </si>
   <si>
     <t>Estudo da viabilidade de instalação de banheiros públicos nas imediações no Campo do Terrão.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Juninho Macaxeira</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/710/53_construcao_de_banheiros_publicos_acessivel_na_praca_rodoviaria_joao_martins.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/710/53_construcao_de_banheiros_publicos_acessivel_na_praca_rodoviaria_joao_martins.pdf</t>
   </si>
   <si>
     <t>Instalação de banheiros públicos com acessibilidade na praça da rodoviária, postes de iluminação e câmeras de segurança.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/716/54_solicitacao_de_mais_1_equipe_de_saude_bucal_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/716/54_solicitacao_de_mais_1_equipe_de_saude_bucal_tarcisio.pdf</t>
   </si>
   <si>
     <t>Solicitação de mais uma equipe de saúde bucal para Planura.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/717/55_agente_comunitario_de_saude_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/717/55_agente_comunitario_de_saude_tarcisio.pdf</t>
   </si>
   <si>
     <t>Contratação de Oito agentes comunitários de saúde.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/719/57_instalacao_de_bebedouro_daguan_praca_rodoviaria_e_lago_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/719/57_instalacao_de_bebedouro_daguan_praca_rodoviaria_e_lago_herbert.pdf</t>
   </si>
   <si>
     <t>Instalação de um bebedouro de água público com água gelada na praça Tiradentes, do lado de fora da rodoviária e no lago de furnas.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>João do Telefone, Joaozinho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/597/2_informacoes_sobre_aquisicao_poste_inteligente_joao_machado_e_joao_pires.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/597/2_informacoes_sobre_aquisicao_poste_inteligente_joao_machado_e_joao_pires.pdf</t>
   </si>
   <si>
     <t>“Requerem ao Excelentíssimo Senhor Prefeito junto à Secretaria competente informações sobre aquisição do Poste Inteligente instalado nas proximidades do Lago de Furnas".</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Herbert Xuliu, Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/690/14_relatorio_da_destinacao_das_emendas_parlamentares_ano_2022_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/690/14_relatorio_da_destinacao_das_emendas_parlamentares_ano_2022_herbert.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviada a esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município, relatório informando a destinação dos recursos encaminhados através de emendas parlamentares pagas do Deputado Estadual Raul Belém através do ofício n° 1.052/2022/GAB RB – RSO.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/737/20_requer_informacoes_sobre_regulamentacao_do_servicos_de_transporte_individual_de_passageiros_taxi_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/737/20_requer_informacoes_sobre_regulamentacao_do_servicos_de_transporte_individual_de_passageiros_taxi_herbert.pdf</t>
   </si>
   <si>
     <t>“Requer que seja enviada à Câmara Municipal, no prazo preconizado na Lei Orgânica do Município, informações, documentação e relatórios sobre os serviços de transporte individual de passageiros:_x000D_
 1 - Existe regulamentação municipal disciplinando o serviço de transporte individual de passageiros?_x000D_
 2 - Atualmente há taxistas regularmente cadastrados em nosso município, em caso positivo, quantos? _x000D_
 3 - O Poder Executivo tem a intenção de regulamentar o transporte remunerado privado individual de passageiros, conforme prevê a Lei Federal 13.640/2018?”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -597,68 +597,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/613/9_indicacao_ultrassom_semanalmente_herbert.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/617/12_camera_monitoramneto_de_frente_delagacia_civil_herbert.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/619/13_camera_monitoramneto_poliesportivo_jd_orlando_peres_herbert.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/628/20_adquirir_uma_maquina_de_confeccao_de_fraldas-carlos_alberto_paiva_nogueira_junior__.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/630/22_desapropriacao_da_associacao_de_bairro_para_sede_do_guarda_mirim_e_conselho_tutelar_herbert__.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/683/44_denominacao_de_logradouro_publico_joao_vitor_borges_martins_herbert___.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/689/48_construcao_de_banheiros_publicos_no_terrao_hueliton__.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/710/53_construcao_de_banheiros_publicos_acessivel_na_praca_rodoviaria_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/716/54_solicitacao_de_mais_1_equipe_de_saude_bucal_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/717/55_agente_comunitario_de_saude_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/719/57_instalacao_de_bebedouro_daguan_praca_rodoviaria_e_lago_herbert.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/597/2_informacoes_sobre_aquisicao_poste_inteligente_joao_machado_e_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/690/14_relatorio_da_destinacao_das_emendas_parlamentares_ano_2022_herbert.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/737/20_requer_informacoes_sobre_regulamentacao_do_servicos_de_transporte_individual_de_passageiros_taxi_herbert.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/613/9_indicacao_ultrassom_semanalmente_herbert.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/617/12_camera_monitoramneto_de_frente_delagacia_civil_herbert.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/619/13_camera_monitoramneto_poliesportivo_jd_orlando_peres_herbert.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/628/20_adquirir_uma_maquina_de_confeccao_de_fraldas-carlos_alberto_paiva_nogueira_junior__.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/630/22_desapropriacao_da_associacao_de_bairro_para_sede_do_guarda_mirim_e_conselho_tutelar_herbert__.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/683/44_denominacao_de_logradouro_publico_joao_vitor_borges_martins_herbert___.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/689/48_construcao_de_banheiros_publicos_no_terrao_hueliton__.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/710/53_construcao_de_banheiros_publicos_acessivel_na_praca_rodoviaria_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/716/54_solicitacao_de_mais_1_equipe_de_saude_bucal_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/717/55_agente_comunitario_de_saude_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/719/57_instalacao_de_bebedouro_daguan_praca_rodoviaria_e_lago_herbert.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/597/2_informacoes_sobre_aquisicao_poste_inteligente_joao_machado_e_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/690/14_relatorio_da_destinacao_das_emendas_parlamentares_ano_2022_herbert.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/737/20_requer_informacoes_sobre_regulamentacao_do_servicos_de_transporte_individual_de_passageiros_taxi_herbert.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="178.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="177.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>