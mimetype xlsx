--- v0 (2026-01-12)
+++ v1 (2026-04-18)
@@ -54,139 +54,139 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Chefe do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/642/pl_abrigo_gab.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/642/pl_abrigo_gab.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo 1 - Subvenções Sociais da Lei Municipal n° 1.272 de 23 de dezembro de 2022 com relação ao Abrigo Gabriel Luiz Ribeiro e dá outras providências.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/671/pl_24.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/671/pl_24.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo para o Poder Executivo encaminhar o Projeto da Lei Orçamentária Anual - PLOA referente ao exercício de 2024, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/702/pl_31_2023.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/702/pl_31_2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Planura - MG para o ano exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLOS</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/749/pls_31_2023.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/749/pls_31_2023.pdf</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>João do Telefone, Joaozinho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/598/3_informacoes_com_gastos_carnaval_ano_2023_joao_machado_e_joao_pires.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/598/3_informacoes_com_gastos_carnaval_ano_2023_joao_machado_e_joao_pires.pdf</t>
   </si>
   <si>
     <t>“Requerem que seja enviada a esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município, relatório de todos os gastos realizados com Carnaval 2023”.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Herbert Xuliu, Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/697/16_informacoes_com_gastos_carnaval_ano_2023_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/697/16_informacoes_com_gastos_carnaval_ano_2023_herbert.pdf</t>
   </si>
   <si>
     <t>Requerem que seja enviada a esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município, relatórios contendo todos os dados das contratações referentes às festividades de final do ano 2022 e Carnaval 2023, discriminando individualmente os gastos com bandas, seguranças, locação de banheiros químicos; sonorização, palcos e iluminação; cobertura publicitária e outras despesas relacionadas aos eventos.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>João do Telefone</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/735/18_informacoes_referente_obra_do_portal_da_entrada_de_planura_com_data_inicial_e_final_joao_machado.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/735/18_informacoes_referente_obra_do_portal_da_entrada_de_planura_com_data_inicial_e_final_joao_machado.pdf</t>
   </si>
   <si>
     <t>“Requer que seja enviada a esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município, cópia do contrato e informações acerca da contratação e andamento da obra de construção do portal da entrada de Planura”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -493,68 +493,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/642/pl_abrigo_gab.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/671/pl_24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/702/pl_31_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/749/pls_31_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/598/3_informacoes_com_gastos_carnaval_ano_2023_joao_machado_e_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/697/16_informacoes_com_gastos_carnaval_ano_2023_herbert.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/735/18_informacoes_referente_obra_do_portal_da_entrada_de_planura_com_data_inicial_e_final_joao_machado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/642/pl_abrigo_gab.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/671/pl_24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/702/pl_31_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/749/pls_31_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/598/3_informacoes_com_gastos_carnaval_ano_2023_joao_machado_e_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/697/16_informacoes_com_gastos_carnaval_ano_2023_herbert.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/735/18_informacoes_referente_obra_do_portal_da_entrada_de_planura_com_data_inicial_e_final_joao_machado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>