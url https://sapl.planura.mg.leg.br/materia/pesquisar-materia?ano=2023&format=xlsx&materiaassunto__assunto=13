--- v0 (2026-01-12)
+++ v1 (2026-04-18)
@@ -54,345 +54,345 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Juninho do Betinho</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/588/3_nomear_praca_como_juarez_paixao_carlos.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/588/3_nomear_praca_como_juarez_paixao_carlos.pdf</t>
   </si>
   <si>
     <t>Homenagear Juarez Paixão com denominação de praça pública de nossa cidade.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/599/7_instalacao_canaleta_de_ferro_rua_goias_e_maria_i_pires_carlos_alberto.doc___.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/599/7_instalacao_canaleta_de_ferro_rua_goias_e_maria_i_pires_carlos_alberto.doc___.pdf</t>
   </si>
   <si>
     <t>“instalação de canaleta de ferro na Rua Goiás entre à rua Maria Ivone Pires sentido Avenida Barretos”.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Herbert Xuliu</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/620/14_nomear_praca_como_praca_do_galego_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/620/14_nomear_praca_como_praca_do_galego_herbert.pdf</t>
   </si>
   <si>
     <t>Homenagear Silvano Jesus Faria, conhecido como Galego, com denominação de praça pública de nossa cidade.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/621/15_logradouro_publico_dona_vanda_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/621/15_logradouro_publico_dona_vanda_herbert.pdf</t>
   </si>
   <si>
     <t>Homenagear Vanda Monteiro Cançado com denominação de logradouro público de nossa cidade.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/622/16_homenagem_diva_fotografa_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/622/16_homenagem_diva_fotografa_herbert.pdf</t>
   </si>
   <si>
     <t>Homenagear Diva Gonçalves Rodrigues, com denominação de praça pública de nossa cidade.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/623/17_galerias_pluviais__carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/623/17_galerias_pluviais__carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Construção de galerias pluviais na Rua Monte Alegre; descendo para o Campo Municipal Adílio José da Silva até o Rio Grande, entre o Antigo U.P.C. e a colônia de pescadores.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/626/18_homenagear_maria_enilda_de_souza_bordini_com_denominacao_de_logradouro_publico__carlos_alberto__.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/626/18_homenagear_maria_enilda_de_souza_bordini_com_denominacao_de_logradouro_publico__carlos_alberto__.pdf</t>
   </si>
   <si>
     <t>Homenagear Maria Enilda de Souza Bordini com denominação de logradouro público de nossa cidade.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Celso Cabelereiro</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/637/25_manutencao_asfalto_furnas__celso.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/637/25_manutencao_asfalto_furnas__celso.pdf</t>
   </si>
   <si>
     <t>Manutenção no Asfalto da Estrada da Usina de Furnas.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/645/27_logradouro_publico_mozair_tomain_carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/645/27_logradouro_publico_mozair_tomain_carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Homenagear Mozair Tomain com denominação de logradouro público de nossa cidade.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/647/29_logradouro_publico_odesio_gomes_carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/647/29_logradouro_publico_odesio_gomes_carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Homenagear Odésio Gomes com denominação de logradouro público de nossa cidade.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/648/30_pinturas_lombadas_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/648/30_pinturas_lombadas_tarcisio.pdf</t>
   </si>
   <si>
     <t>Manutenção da sinalização (pintura) das lombadas do município.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Joaozinho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/651/31_logradouro_publico_lazaro_omar_alves_borges_joao_pires.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/651/31_logradouro_publico_lazaro_omar_alves_borges_joao_pires.pdf</t>
   </si>
   <si>
     <t>Homenagear Lázaro Osmar Borges com denominação de logradouro público.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/652/32_logradouro_publico_geraldo_martins__celso.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/652/32_logradouro_publico_geraldo_martins__celso.pdf</t>
   </si>
   <si>
     <t>Homenagear Geraldo Martins com denominação de logradouro público.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>João do Telefone</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/659/34_implantacao_de_faixa_de_pedestre_elevada_nas_escolas_joao_machado.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/659/34_implantacao_de_faixa_de_pedestre_elevada_nas_escolas_joao_machado.pdf</t>
   </si>
   <si>
     <t>Elaboração de projeto para implantação de faixas de pedestres elevadas em frente a todas as escolas do Município</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/663/38_denominacao_de_logradouro_publico_yhago_machado_barbosa_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/663/38_denominacao_de_logradouro_publico_yhago_machado_barbosa_herbert.pdf</t>
   </si>
   <si>
     <t>Homenagear Yhago Machado Barbosa, com denominação de logradouro público de nossa cidade.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/672/39_mini_rotatoria_av_prata_e_joao_tomain_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/672/39_mini_rotatoria_av_prata_e_joao_tomain_herbert.pdf</t>
   </si>
   <si>
     <t>Elaboração de projeto para a construção de uma mini rotatória com câmeras de monitoramento no cruzamento das Avenidas Prata e João Tomain, em frente ao Bar da Nádia e JM Pastéis.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/675/42_logradouro_publico_antonio_guimaraes_rezende__carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/675/42_logradouro_publico_antonio_guimaraes_rezende__carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Homenagear Antônio Guimarães Rezende com denominação de logradouro público.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/685/46_logradouro_publico_lourenco_zanchetta___tarcisio__.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/685/46_logradouro_publico_lourenco_zanchetta___tarcisio__.pdf</t>
   </si>
   <si>
     <t>“homenagear Lourenço Zanchetta com denominação de logradouro público”.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/720/58_instalacao_de_redutores_de_velocidade_carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/720/58_instalacao_de_redutores_de_velocidade_carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade (lombadas), dentro das normas da legislação de trânsito e com a devida sinalização de alerta, sendo: duas lombadas, dos dois lados da Avenida Segismundo Novaes, entre as Ruas Araxá e a Estrela do Sul, próximo à gráfica.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/721/59_placas_indicando_perigo_no_lago_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/721/59_placas_indicando_perigo_no_lago_herbert.pdf</t>
   </si>
   <si>
     <t>Placas indicando perigo de cobras ao entrar no lago de furnas.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/731/60_instalcao_de_faixa_de_pedestres_em_locais_publicos_joao_machado.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/731/60_instalcao_de_faixa_de_pedestres_em_locais_publicos_joao_machado.pdf</t>
   </si>
   <si>
     <t>instalação de faixa de pedestres em locais públicos, como postos de saúde, escolas, hospital, igrejas.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Chefe do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/624/pl_11.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/624/pl_11.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Pública do Município de Planura/MG, e dá outras Providências.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/614/5_requer_informacoes_lampadas_led_joao_machado.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/614/5_requer_informacoes_lampadas_led_joao_machado.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviada a esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município, informações sobre não conclusão de trocas das lâmpadas de led.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -699,68 +699,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/588/3_nomear_praca_como_juarez_paixao_carlos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/599/7_instalacao_canaleta_de_ferro_rua_goias_e_maria_i_pires_carlos_alberto.doc___.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/620/14_nomear_praca_como_praca_do_galego_herbert.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/621/15_logradouro_publico_dona_vanda_herbert.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/622/16_homenagem_diva_fotografa_herbert.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/623/17_galerias_pluviais__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/626/18_homenagear_maria_enilda_de_souza_bordini_com_denominacao_de_logradouro_publico__carlos_alberto__.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/637/25_manutencao_asfalto_furnas__celso.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/645/27_logradouro_publico_mozair_tomain_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/647/29_logradouro_publico_odesio_gomes_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/648/30_pinturas_lombadas_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/651/31_logradouro_publico_lazaro_omar_alves_borges_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/652/32_logradouro_publico_geraldo_martins__celso.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/659/34_implantacao_de_faixa_de_pedestre_elevada_nas_escolas_joao_machado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/663/38_denominacao_de_logradouro_publico_yhago_machado_barbosa_herbert.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/672/39_mini_rotatoria_av_prata_e_joao_tomain_herbert.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/675/42_logradouro_publico_antonio_guimaraes_rezende__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/685/46_logradouro_publico_lourenco_zanchetta___tarcisio__.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/720/58_instalacao_de_redutores_de_velocidade_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/721/59_placas_indicando_perigo_no_lago_herbert.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/731/60_instalcao_de_faixa_de_pedestres_em_locais_publicos_joao_machado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/624/pl_11.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/614/5_requer_informacoes_lampadas_led_joao_machado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/588/3_nomear_praca_como_juarez_paixao_carlos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/599/7_instalacao_canaleta_de_ferro_rua_goias_e_maria_i_pires_carlos_alberto.doc___.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/620/14_nomear_praca_como_praca_do_galego_herbert.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/621/15_logradouro_publico_dona_vanda_herbert.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/622/16_homenagem_diva_fotografa_herbert.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/623/17_galerias_pluviais__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/626/18_homenagear_maria_enilda_de_souza_bordini_com_denominacao_de_logradouro_publico__carlos_alberto__.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/637/25_manutencao_asfalto_furnas__celso.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/645/27_logradouro_publico_mozair_tomain_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/647/29_logradouro_publico_odesio_gomes_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/648/30_pinturas_lombadas_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/651/31_logradouro_publico_lazaro_omar_alves_borges_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/652/32_logradouro_publico_geraldo_martins__celso.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/659/34_implantacao_de_faixa_de_pedestre_elevada_nas_escolas_joao_machado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/663/38_denominacao_de_logradouro_publico_yhago_machado_barbosa_herbert.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/672/39_mini_rotatoria_av_prata_e_joao_tomain_herbert.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/675/42_logradouro_publico_antonio_guimaraes_rezende__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/685/46_logradouro_publico_lourenco_zanchetta___tarcisio__.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/720/58_instalacao_de_redutores_de_velocidade_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/721/59_placas_indicando_perigo_no_lago_herbert.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/731/60_instalcao_de_faixa_de_pedestres_em_locais_publicos_joao_machado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/624/pl_11.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/614/5_requer_informacoes_lampadas_led_joao_machado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="174" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="173.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="230.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>