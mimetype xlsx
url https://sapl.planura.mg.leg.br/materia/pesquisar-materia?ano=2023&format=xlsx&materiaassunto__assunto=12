--- v0 (2025-10-04)
+++ v1 (2026-04-15)
@@ -54,111 +54,111 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Chefe do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/589/pl_2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/589/pl_2.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Pública do Munícipio de Planura/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/590/pl_3.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/590/pl_3.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Pública do Município de Planura/MG, e dá outras providências</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/591/pl_4.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/591/pl_4.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Pública do Município de Planura/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Herbert Xuliu, João do Telefone, Joaozinho da Laje, Juninho do Betinho, Juninho Macaxeira, Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/678/12_informacoes_com_gastos_final_de_ano_2022_carlos_herbert_joao_machado_joao_pires_joao_macaxeira_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/678/12_informacoes_com_gastos_final_de_ano_2022_carlos_herbert_joao_machado_joao_pires_joao_macaxeira_tarcisio.pdf</t>
   </si>
   <si>
     <t>Requerem que seja enviada a esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município, cópia na íntegra de todos procedimentos de contratações de pessoas físicas e/ou jurídicas, provenientes da realização da Festa do Final do ano de 2022, bem como, prestação de contas pormenorizada do referido evento contendo comprovantes de despesas e eventuais receitas.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/679/13_copia_do_processo_de_avaliacao_desempenho_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/679/13_copia_do_processo_de_avaliacao_desempenho_tarcisio.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviada a esta Câmara Municipal, no prazo preconizado na Lei Orgânica do Município, cópia na íntegra de todos os processos de avaliações de desempenho realizados pela comissão avaliadora nos anos de 2021, 2022 e 2023, com suas respectivas cópias de deferimentos e indeferimentos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -465,68 +465,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/589/pl_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/590/pl_3.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/591/pl_4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/678/12_informacoes_com_gastos_final_de_ano_2022_carlos_herbert_joao_machado_joao_pires_joao_macaxeira_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/679/13_copia_do_processo_de_avaliacao_desempenho_tarcisio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/589/pl_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/590/pl_3.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/591/pl_4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/678/12_informacoes_com_gastos_final_de_ano_2022_carlos_herbert_joao_machado_joao_pires_joao_macaxeira_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2023/679/13_copia_do_processo_de_avaliacao_desempenho_tarcisio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="96.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="177.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="177" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>