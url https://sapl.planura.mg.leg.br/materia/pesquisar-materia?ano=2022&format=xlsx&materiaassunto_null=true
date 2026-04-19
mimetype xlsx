--- v0 (2025-10-04)
+++ v1 (2026-04-19)
@@ -54,1236 +54,1236 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Tarcisio Pimenta, Celso Cabelereiro, Herbert Xuliu, João do Telefone, Joaozinho da Laje, Juninho do Betinho, Juninho Macaxeira, Nenê Turmeiro, Rodrigo Ramos Cabrobó</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/434/1_vale_alimentacao_tarcisio_todos.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/434/1_vale_alimentacao_tarcisio_todos.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de conceder ticket alimentação aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/435/2_manter_adicional_de_insalubridade_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/435/2_manter_adicional_de_insalubridade_tarcisio.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de manter pagamento correspondente ao adicional de insalubridade aos servidores afastados por COVID-19, lotados na pasta da saúde.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Celso Cabelereiro</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/436/3_radar_na_br_364__celso.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/436/3_radar_na_br_364__celso.pdf</t>
   </si>
   <si>
     <t>Solicitação junto ao Departamento Nacional de Infraestrutura de Transportes - DNIT, de instalação de radares próximo ao acesso da “caixa d’água.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Juninho do Betinho</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/437/4_lombada_av_segismundo_novais__carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/437/4_lombada_av_segismundo_novais__carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Construção de lombada na Avenida Segismundo Novais, 234, em frente à Padaria Art’s Pães.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Herbert Xuliu</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/438/5_casamento_comunitario_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/438/5_casamento_comunitario_herbert.pdf</t>
   </si>
   <si>
     <t>Estudar a viabilidade de instituição de Casamento Comunitário em Cartório Civil, destinado aos cidadãos carentes do município de Planura.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/440/6_implementacao_da_lei_13.935-19__herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/440/6_implementacao_da_lei_13.935-19__herbert.pdf</t>
   </si>
   <si>
     <t>Interceda junto às Secretarias Municipais de Educação e Administração e Fazenda, no sentido de providenciar com urgência a disponibilidade de Psicólogo e Assistente Social para atuarem nas escolas municipais como preconiza a Lei Federal nº 13.935/2019</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/444/7_pagamento_de_insalubridade_para_fonaudiologo_fisioterapeutas_e_assistentes_social__tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/444/7_pagamento_de_insalubridade_para_fonaudiologo_fisioterapeutas_e_assistentes_social__tarcisio.pdf</t>
   </si>
   <si>
     <t>Conceder adicional de insalubridade aos fisioterapeutas, fonoaudiólogos e assistentes sociais lotados na pasta da saúde.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>João do Telefone, Celso Cabelereiro, Herbert Xuliu, Joaozinho da Laje, Juninho do Betinho, Juninho Macaxeira, Nenê Turmeiro, Rodrigo Ramos Cabrobó, Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/447/8_mini_rotatoria_nas_intermediacoes_das_ruas_otacilio_gomes_joao_veloso_jose_alves_filho_todos_2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/447/8_mini_rotatoria_nas_intermediacoes_das_ruas_otacilio_gomes_joao_veloso_jose_alves_filho_todos_2.pdf</t>
   </si>
   <si>
     <t>Elaboração junto à Secretaria competente, de “projeto para a construção de uma mini rotatória com câmeras de monitoramento no cruzamento das Ruas Otacílio Gomes Machado, João Veloso Soares e José Alves Filho, em frente ao Mercado Bom Preço, entre os Bairros Jardim Debrair Deodato e Jardim Orlando Peres.”</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Tarcisio Pimenta, Celso Cabelereiro, Herbert Xuliu, João do Telefone, Juninho do Betinho, Juninho Macaxeira</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/454/9_reforma_orlando_gangini_tarcisio_carlos_celso_herbert_joao_telefone_joao_martins.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/454/9_reforma_orlando_gangini_tarcisio_carlos_celso_herbert_joao_telefone_joao_martins.pdf</t>
   </si>
   <si>
     <t>“Reforma do prédio e aquisição de novos mobiliários para a Unidade Básica de Saúde Dr. Aldo Soares de Souza / ESF Orlando Gangini, localizada na Rua 10, n° 86”.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Juninho do Betinho, Herbert Xuliu, Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/455/10_fazer_trevo_com_pneus_na_entrada_carlos_alberto_herbert_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/455/10_fazer_trevo_com_pneus_na_entrada_carlos_alberto_herbert_tarcisio.pdf</t>
   </si>
   <si>
     <t>“Construção de trevo com reutilização de pneus na entrada da cidade que dá acesso à rua Paulo Brinck”.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Juninho do Betinho, Celso Cabelereiro, Herbert Xuliu, Juninho Macaxeira, Nenê Turmeiro, Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/457/11_contratacao_de_terapeuta_ocupacional_fisioterapia_fonoaudiologa__carlos_celso_herbert_hueliton_tarcisiso_joao_martins.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/457/11_contratacao_de_terapeuta_ocupacional_fisioterapia_fonoaudiologa__carlos_celso_herbert_hueliton_tarcisiso_joao_martins.pdf</t>
   </si>
   <si>
     <t>Contratação de mais fisioterapeuta e fonoaudiólogo e inclusão de terapeuta ocupacional para atendimento à população.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/458/12_isencao_pagamento_iptu_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/458/12_isencao_pagamento_iptu_herbert.pdf</t>
   </si>
   <si>
     <t>Enviar à apreciação desta Câmara projeto de lei isentando de pagamento de IPTU as famílias com membros que recebem o Benefício de Prestação Continuada – BPC, da Lei Orgânica da Assistência Social.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Herbert Xuliu, Celso Cabelereiro, Juninho do Betinho, Juninho Macaxeira, Nenê Turmeiro, Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/459/13_reforma_geral_velorio_municipal_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/459/13_reforma_geral_velorio_municipal_herbert.pdf</t>
   </si>
   <si>
     <t>Reforma geral do Velório Municipal, incluindo acessibilidade e alteração do local das portas dos banheiros.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/469/14_cursos_de_capacitacao_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/469/14_cursos_de_capacitacao_herbert.pdf</t>
   </si>
   <si>
     <t>Oferecer às famílias beneficiárias do Programa Bolsa Família cursos de capacitação, como: corte e costura, manicure e pedicure, maquiagem, cabeleireiro, designer de sobrancelhas, culinária e artesanatos.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/477/17_iluminacao_no_residencial_lua_nova_carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/477/17_iluminacao_no_residencial_lua_nova_carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Iluminação do canteiro central no loteamento Residencial Lua Nova.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/478/18_denominar_nome_de_rua_julia_oliveira_castro_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/478/18_denominar_nome_de_rua_julia_oliveira_castro_tarcisio.pdf</t>
   </si>
   <si>
     <t>Homenagear a senhora Julia Oliveira Castro com denominação de logradouro público de nossa cidade.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/509/26_manutencao_e_reutilizacao_dos_aparelhos_de_ginasticas_que_estao_no_barracao_de_furnas___carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/509/26_manutencao_e_reutilizacao_dos_aparelhos_de_ginasticas_que_estao_no_barracao_de_furnas___carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Reparação dos aparelhos de academia que se encontram abandonados no barracão de Furnas para instalação na Casa da Amizade</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/510/27_instalacao_de_camera_no_cemiterio_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/510/27_instalacao_de_camera_no_cemiterio_herbert.pdf</t>
   </si>
   <si>
     <t>Adequado controle de pó gerado pelas empresas de armazenamento de grãos, que possuem silos próximo ao perímetro urbano.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/511/28_redutor_de_po_nos_silos_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/511/28_redutor_de_po_nos_silos_herbert.pdf</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/512/29_aquisicao_de_camas_empilhaveis_para_creche_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/512/29_aquisicao_de_camas_empilhaveis_para_creche_herbert.pdf</t>
   </si>
   <si>
     <t>Aquisição de camas infantis do modelo empilhável para a Creche Comunitária “Menino Jesus”.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/513/30_plano_odontologico_tarcisio_carlos_herbert_celso_hueliton_joao_martins_rodrigo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/513/30_plano_odontologico_tarcisio_carlos_herbert_celso_hueliton_joao_martins_rodrigo.pdf</t>
   </si>
   <si>
     <t>Aderir a convênio de assistência odontológica para os servidores públicos municipais.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/514/31_denominar_nome_de_rua_andre_luiz_de_oliveira_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/514/31_denominar_nome_de_rua_andre_luiz_de_oliveira_tarcisio.pdf</t>
   </si>
   <si>
     <t>Homenagear André Luiz de Oliveira com denominação de logradouro público de nossa cidade.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/517/32_realizacao_de_evento_aviva_planura__carlos_alberto..pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/517/32_realizacao_de_evento_aviva_planura__carlos_alberto..pdf</t>
   </si>
   <si>
     <t>Inserir na programação municipal de eventos de fim de ano o "Aviva Planura".</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/518/33_regulamentar_piso_salarial_dentistas__carlos_alberto..pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/518/33_regulamentar_piso_salarial_dentistas__carlos_alberto..pdf</t>
   </si>
   <si>
     <t>Adequação do piso salarial dos cirurgiões dentistas, conforme parâmetros da Lei Federal n° 3.999, de 15 de dezembro de 1961, que "Altera o salário mínimo dos médicos e cirurgiões dentistas".</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/519/34_galerias_pluviais__carlos_alberto..pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/519/34_galerias_pluviais__carlos_alberto..pdf</t>
   </si>
   <si>
     <t>“construção de galerias pluviais entre as Ruas Rubens Cassio Cardoso e João Veloso Soares”.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/520/35_denominar_nome_de_rua_antonio__herbert..pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/520/35_denominar_nome_de_rua_antonio__herbert..pdf</t>
   </si>
   <si>
     <t>“homenagear Antonio Adriano Filho “Adriano Detetive” com denominação de logradouro público de nossa cidade”.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/529/36_indicacao_parceria_curso_tecnico_senac____tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/529/36_indicacao_parceria_curso_tecnico_senac____tarcisio.pdf</t>
   </si>
   <si>
     <t>Parceria com o Serviço Nacional de Aprendizagem Comercial - SENAC para disponibilização de Cursos Técnicos de forma contínua.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/531/38_denominar_nome_de_rua_lauro_perez__carlos_alberto..pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/531/38_denominar_nome_de_rua_lauro_perez__carlos_alberto..pdf</t>
   </si>
   <si>
     <t>Homenagear Lauro Perez com denominação de logradouro público de nossa cidade.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/532/39_instalar_ar_condicionado_no_onibus_apae_herbert_2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/532/39_instalar_ar_condicionado_no_onibus_apae_herbert_2.pdf</t>
   </si>
   <si>
     <t>Instalação de ar condicionado no ônibus que transporta alunos para a APAE.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/533/40_implantacao_de_um_parque_ecologico_com_praticas_de_esportes_nas_proximidades_da_cachoeirinha_no_lago_de_furnas_carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/533/40_implantacao_de_um_parque_ecologico_com_praticas_de_esportes_nas_proximidades_da_cachoeirinha_no_lago_de_furnas_carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Criação de plano de arborização da cidade, contendo horto florestal com plantio de árvores típicas da região, e construção de um parque ecológico para práticas de esportes, nas proximidades da “Cachoeirinha” no Lago de Furnas.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Juninho Macaxeira</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/538/41_uniforme_para_medicos_enfermeiros_motoristas_e_demais_profissionais_da_unidade_mista_de_saude_joao_martins.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/538/41_uniforme_para_medicos_enfermeiros_motoristas_e_demais_profissionais_da_unidade_mista_de_saude_joao_martins.pdf</t>
   </si>
   <si>
     <t>“uniforme para médicos, enfermeiros, motoristas e demais profissionais da Unidade Mista de Saúde”.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>João do Telefone</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/539/42_cobertura_e_iluminacao_na_entrada_da_escola_joao_alves_de_paiva__joao_telefone.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/539/42_cobertura_e_iluminacao_na_entrada_da_escola_joao_alves_de_paiva__joao_telefone.pdf</t>
   </si>
   <si>
     <t>instalação de toldo ou cobertura entre o portão de entrada e o acesso coberto que interliga a secretaria com as demais salas e, iluminação do estacionamento da Escola João Alves de Paiva.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Celso Cabelereiro, Herbert Xuliu, João do Telefone, Joaozinho da Laje, Juninho do Betinho, Juninho Macaxeira, Nenê Turmeiro, Rodrigo Ramos Cabrobó, Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/540/43_instalacao_lombadas_aldeia_do_vale_todos_vereadores.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/540/43_instalacao_lombadas_aldeia_do_vale_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>instalação de redutores de velocidade (lombadas) com a devida sinalização, nas Avenidas do bairro Aldeia do Vale</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/541/44_construcao_arquibancadas_e_cobertura_terrao_todos_vereadores.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/541/44_construcao_arquibancadas_e_cobertura_terrao_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>construção de arquibancadas e cobertura no “Campo do Terrão"</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/542/45_atualizacao_da_lei_de_progressao_do_servidores_do_poder_executivo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/542/45_atualizacao_da_lei_de_progressao_do_servidores_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>destacando a necessidade de revisão e adequação da Lei Complementar n° 32/2012</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/543/46_indicacao_piso_da_enfermagem_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/543/46_indicacao_piso_da_enfermagem_tarcisio.pdf</t>
   </si>
   <si>
     <t>incluída na Lei Orçamentaria Anual (LOA) do ano seguinte, 2023, a previsão orçamentaria para o pagamento nacional do piso da enfermagem, instituido pela lei 14.434 de 2022 e pela EC 124/2022</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/552/47_indicacao_licenca_maternidade_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/552/47_indicacao_licenca_maternidade_tarcisio.pdf</t>
   </si>
   <si>
     <t>que seja “alterado dispositivo da Lei Complementar 01 de 25 de novembro de 1994 (Estatuto do Servidor), estabelecendo que a licença-maternidade comece a contar a partir da alta hospitalar da mãe ou da criança, a que ocorrer por último”.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/553/48_indicacao_licenca_paternidade_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/553/48_indicacao_licenca_paternidade_tarcisio.pdf</t>
   </si>
   <si>
     <t>Estudos e análise da viabilidade de aumento do número de dias disponibilizados para a licença-paternidade aos servidores públicos municipais, sem que isso prejudique sua remuneração – vencimentos salariais</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/554/49_acessibilidade_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/554/49_acessibilidade_tarcisio.pdf</t>
   </si>
   <si>
     <t>Necessidade de adaptações em prédios, espaços públicos e locais de estacionamento reservado, visando o cumprimento da Lei nº 10.098/00, que dispõe sobre a acessibilidade das pessoas portadoras de deficiência ou com mobilidade reduzida.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/555/50_centro_de_apoio_deficiente_tacisiotarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/555/50_centro_de_apoio_deficiente_tacisiotarcisio.pdf</t>
   </si>
   <si>
     <t>Centro de Apoio para os munícipes portadores de necessidades especiais.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/556/51_ponto_de_onibus_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/556/51_ponto_de_onibus_tarcisio.pdf</t>
   </si>
   <si>
     <t>Construção de pontos de ônibus, escolares e de trabalhadores, com cobertura.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/560/52_conclusao_das_calcadas_e_iluminacao_do_cemiterio_municipal__joao_machado_joao_pires.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/560/52_conclusao_das_calcadas_e_iluminacao_do_cemiterio_municipal__joao_machado_joao_pires.pdf</t>
   </si>
   <si>
     <t>Conclusão das passarelas e iluminação pública do Cemitério Municipal.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/561/53_denominar_nome_de_rua_mario_murillo_joda___carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/561/53_denominar_nome_de_rua_mario_murillo_joda___carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Homenagear Mario Murillo Joda com denominação de logradouro público de nossa cidade.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/562/54_denominar_nome_de_rua_piter_carlo_da_silva___carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/562/54_denominar_nome_de_rua_piter_carlo_da_silva___carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Homenagear Piter Carlo da Silva com denominação de logradouro público de nossa cidade.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/563/55_poco_artesiano_para_irrigacao_campo_futebol_joao_martins.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/563/55_poco_artesiano_para_irrigacao_campo_futebol_joao_martins.pdf</t>
   </si>
   <si>
     <t>Perfuração de poço artesiano com instalação de caixa d’água para irrigação do Campo denominado Adílio José da Silva (Adilão).</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/564/56_doacao_de_cestas_basicas_aos_pescadoresl_joao_martins.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/564/56_doacao_de_cestas_basicas_aos_pescadoresl_joao_martins.pdf</t>
   </si>
   <si>
     <t>Cadastramento de pescadores profissionais para doação de cestas básicas durante o período da piracema.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Tarcisio Pimenta, Celso Cabelereiro, Joaozinho da Laje, Juninho do Betinho, Rodrigo Ramos Cabrobó</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/466/2_pdl_1_2022.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/466/2_pdl_1_2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária a Geruzza Lima Ramos Oliveira Machado.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>João do Telefone, Herbert Xuliu, Joaozinho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/489/pdl.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/489/pdl.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Jucimar Rodrigues dos Reis.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>Comissão de Finanças, Orçamento e tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/521/3_pdl_aprova_contas_2020.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/521/3_pdl_aprova_contas_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a APROVAÇÃO das Contas do Poder Executivo do Município de Planura referente ao exercício de 2020.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/</t>
+    <t>http://sapl.planura.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Antonio Braga.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Chefe do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/502/plc_6.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/502/plc_6.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º, da Lei Complementar nº 81 de 29 de junho de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/506/plc_07_2022.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/506/plc_07_2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do novo piso salarial de Agente Comunitário da Saúde e dos Agentes de Controle de Endemias nos termos da Emenda Constitucional nº 120/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/545/pl_9_.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/545/pl_9_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a readequação do Quadro de Servidores Públicos e Plano de Cargos e Carreiras do Poder Legislativo de Planura.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/547/plc_101.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/547/plc_101.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos vencimentos dos cargos de coordenador pedagógico e supervisor educacional, previstos nas Leis Complementares n°004/2005 e alterações posteriores, em especial a Lei Complementar n°79/2022, e dá outras providencias</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>PLCS</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/471/plc.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/471/plc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas para os respectivos cargos já existentes no município e exclusão de cargos vagos, alterando a Lei Complementar nº 004/2005 e alterações posteriores, em especial a Lei Complementar nº 73/2020 e 77/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/503/plcs.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/503/plcs.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º da Lei Complementar nº 81, de 29 de junho de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/432/pl.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/432/pl.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nº 1065/2015 e Lei Municipal 1166/2018, para alterar os rendimentos dos cargos já existentes no município no âmbito dos programas federais que especifica junto à Secretaria Municipal e Desenvolvimento Social e Proteção da Cidadania, e dá outras providências.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/433/pl.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/433/pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas para os respectivos cargos já existentes no município e dá outras providências.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/441/pl_4.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/441/pl_4.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo primeiro do art. 3º da Lei Municipal nº 1134/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/442/pl_5.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/442/pl_5.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nsº 1136/2017 e 1069/2015 que Institui gratificação mensal para os membros servidores efetivos designados para comporem a Comissão de Licitação, Pregoeiro Oficial do município e sua equipe, e dá outras providências.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/445/pl_6.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/445/pl_6.pdf</t>
   </si>
   <si>
     <t>Altera o inciso III do art. 4º da Lei Municipal nº 1228 de 22 de setembro de 2021 que dispõe sobre o atendimento ao público nas agências bancárias do município de Planura e impõe sanções administrativas em decorrência de infração aos direitos do consumidor.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/446/pl_7.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/446/pl_7.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do município de Planura o “Março Lilás”, dedicado à realização de ações de combate ao câncer de colo de útero.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/451/pl_9_2022.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/451/pl_9_2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo na Lei Municipal nº 951/2013, que fixa o valor a ser pago a título de adicional de insalubridade aos profissionais da saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária para o Exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>Rodrigo Ramos Cabrobó, João do Telefone, Joaozinho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/465/pl_11.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/465/pl_11.pdf</t>
   </si>
   <si>
     <t>Fixa a data e índices para efeito de revisão geral anual da remuneração dos servidores públicos ativos, inativos e pensionistas do município de Planura-MG.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/470/pl_13.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/470/pl_13.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento do exercício de 2022.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/485/pl_17.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/485/pl_17.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Casa de Longa Permanência da Vovó Zulma</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/486/pl.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/486/pl.pdf</t>
   </si>
   <si>
     <t>Institui no município de Planura o direito do contribuinte de ter acesso a meios e formas de pagamento digitais, tais como PIX e transferência bancária, para quitação de débitos de natureza tributária, taxas e contribuições.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/505/pl_21_2022.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/505/pl_21_2022.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Educação - FME, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/516/2_pl_24.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/516/2_pl_24.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo do poder executivo para o encaminhamento do projeto de Lei orçamentaria Anual - LOA referente ao exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/536/2_pl_28_2022.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/536/2_pl_28_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal a doar parte de imóvel para a Câmara Municipal de Planura - MG, e dá outras providencias.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/537/pl-29.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/537/pl-29.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal a reverter lote de terreno urbano doado à empresa Pomada Sìria, bem como a indenizar a empresa pela construção, e dá outras providencias.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/546/pl_30_22.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/546/pl_30_22.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I - Subvenções Sociais - da Lei Municipal nº 1231 de 29 de novembro de 2021, que Dispõe sobre a concessão de auxilio, subvenções, contribuições e entidades sem finalidade lucrativa e ajuda financeira às pessoas carentes no Município de Planura - MG, para o exercício de 2022 e contem outras providencias.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/548/pl_31_1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/548/pl_31_1.pdf</t>
   </si>
   <si>
     <t>Confere atribuições de ordenador de despesas ao Presidente do Conselho Municipal do Idoso (Lei n° 1159/2018) para gerir o fundo do idoso de Planura/MG (lei n°1246/2022) e cria o cargo de Tesoureiro do Fundo Municipal do Idoso de Planura /MG e dá outras providencias.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/549/pl_32_1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/549/pl_32_1.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Desenvolvimento Econômico Sustentável do município de Planura - COMDES e o Fundo Municipal de Desenvolvimento Econômico Sustentável - FUNDES, e dá outras providencias</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>PLOS</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/508/2_pl_20.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/508/2_pl_20.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nºs 1166/2018 e 1241/2022, para reduzir a carga horária de psicólogo, Coordenador do Programa Criança Feliz, e dá outras providências.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/544/pr_1_estrutura_organizacional.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/544/pr_1_estrutura_organizacional.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura organizacional da Câmara Municipal de Planura.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Tarcisio Pimenta, Herbert Xuliu, João do Telefone, Juninho do Betinho, Juninho Macaxeira</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/448/1_informacoes_divisores_utilizados_p_calculi_carga_horaria_de_40_30_e_20__horas_semanais_tarcisio_carlos_herbert_joao_machado_joao_martins.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/448/1_informacoes_divisores_utilizados_p_calculi_carga_horaria_de_40_30_e_20__horas_semanais_tarcisio_carlos_herbert_joao_machado_joao_martins.pdf</t>
   </si>
   <si>
     <t>Requerem, junto ao Setor de Recursos Humanos, informações sobre os divisores utilizados para o cálculo da carga horária dos servidores de 40, 30 e 20 horas semanais.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/449/2_informacoes_motivo_desconto_insalubridade_tarcisio_carlos_herbert_joao_machado_joao_martins.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/449/2_informacoes_motivo_desconto_insalubridade_tarcisio_carlos_herbert_joao_machado_joao_martins.pdf</t>
   </si>
   <si>
     <t>Requerem, junto ao Setor de Recursos Humanos, as seguintes informações: _x000D_
 I - Qual o motivo de desconto de insalubridade dos servidores com falta justificada por atestado médico e de profissionais da área de saúde que foram afastados por Covid-19?_x000D_
 II - Qual a legislação utilizada pela Administração para efetuar tais descontos?</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/453/3_informacoes_sobre_valor_mensal_e_numero_de_castracao_destinado_ao_castra_movel_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/453/3_informacoes_sobre_valor_mensal_e_numero_de_castracao_destinado_ao_castra_movel_tarcisio.pdf</t>
   </si>
   <si>
     <t>Requerem, junto à Secretária Municipal de Saúde, informações referentes ao valor mensal atualmente destinado ao serviço de castração, bem como o número de castrações realizadas. Solicitamos ainda, relatório anual dos valores repassados ao referido serviço desde o seu início.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/456/4_informacao_sobre_quais_atividade_de_educacao_ambiental_realizadas_no_municipio_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/456/4_informacao_sobre_quais_atividade_de_educacao_ambiental_realizadas_no_municipio_tarcisio.pdf</t>
   </si>
   <si>
     <t>“Requerem, junto à Secretaria Municipal de Educação, informações sobre quais atividades de “Educação Ambiental” vêm sendo realizadas pelo município de Planura.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/460/5_informacao_sobre_o_quanto_foi_arrecadado_e_destinado_com_taxa_de_iluminacao_publica_cosip_no_municipio_joao_machado_e_joao_pires.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/460/5_informacao_sobre_o_quanto_foi_arrecadado_e_destinado_com_taxa_de_iluminacao_publica_cosip_no_municipio_joao_machado_e_joao_pires.pdf</t>
   </si>
   <si>
     <t>Requerem informações sobre o valor que o município arrecadou mensalmente com a Contribuição para Custeio de Iluminação Pública – COSIP, no período de janeiro de 2021 até a presente data e a destinação de tal recurso.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/461/6_informacao_sobre_a_nao_instalacao_dos_ares-conndicionados_nas_escolas_joao_machado_joao_pires.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/461/6_informacao_sobre_a_nao_instalacao_dos_ares-conndicionados_nas_escolas_joao_machado_joao_pires.pdf</t>
   </si>
   <si>
     <t>Requerem informações sobre a situação dos aparelhos de ar-condicionado instalados nas salas de aula da Escola Municipal João Alves de Paiva, bem como informações acerca do Projeto Elétrico.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>João do Telefone, Joaozinho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/468/7_informacao_sobre_processo_licitatorio_compra_de_ovos_de_pascoa_ano_de_2021_joao_machado_joao_pires.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/468/7_informacao_sobre_processo_licitatorio_compra_de_ovos_de_pascoa_ano_de_2021_joao_machado_joao_pires.pdf</t>
   </si>
   <si>
     <t>Requerem informações sobre a distribuição de ovos de páscoa na rede pública municipal de ensino, no ano de 2021, conforme segue:_x000D_
 - Modalidade/procedimento de contratação utilizado;_x000D_
 - Cópias da nota de empenho, nota fiscal e pagamento.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/557/10_requerimento_progressao_salarial_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/557/10_requerimento_progressao_salarial_tarcisio.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto ao não cumprimento pelo Poder Executivo, da Lei Complementar nº 32, de 03 de abril de 2012.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>João do Telefone, Joaozinho da Laje, Rodrigo Ramos Cabrobó</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/559/11_copias_processo_licitatorio_instalacao_de_rede_eletrica_nas_escolas.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/559/11_copias_processo_licitatorio_instalacao_de_rede_eletrica_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Requerem informações quanto aos serviços de instalação de rede elétrica que estão sendo realizados nas escolas municipais, conforme segue:_x000D_
 - Modalidade/procedimento de contratação utilizado;_x000D_
 - Cópia do Contrato</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto à proposição de Lei</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/558/veto_plc_8_2022.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/558/veto_plc_8_2022.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Complementar nº 8/2022.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>MOAPL</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/443/1_aplausos_ao_plc_no_150_2020.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/443/1_aplausos_ao_plc_no_150_2020.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senador da República, Alexandre Silveira, pela relatoria do Projeto de Lei Complementar nº 150/2020, o qual permite aos servidores públicos civis e militares da saúde e da segurança pública a contagem do período de maio de 2020 a dezembro de 2021 para a aquisição de direitos relacionados ao tempo de serviço.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/474/2_aplausos_a_atuacao_da_helaine_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/474/2_aplausos_a_atuacao_da_helaine_herbert.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à servidora HELAINE PUGINI DA SILVA.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/496/3_aplausos_ao_5o_pelotao_policia_militar_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/496/3_aplausos_ao_5o_pelotao_policia_militar_tarcisio.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao 3º Pelotão da 300ª Companhia do 69º Batalhão Policia Militar de Planura/MG.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/497/4_aplausos_ao_grupo_de_corredores_papa-leguas_tarcisio_celso.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/497/4_aplausos_ao_grupo_de_corredores_papa-leguas_tarcisio_celso.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Grupo de Corredores “Papa-Léguas” de Planura/MG.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>Herbert Xuliu, Celso Cabelereiro, João do Telefone, Joaozinho da Laje, Juninho do Betinho, Juninho Macaxeira, Nenê Turmeiro, Rodrigo Ramos Cabrobó, Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/534/5_aplausos_a_maysa_todos_vereadores..pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/534/5_aplausos_a_maysa_todos_vereadores..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à senhora MAYSA FONSECA.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/535/6_aplausos_aos_professores__herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/535/6_aplausos_aos_professores__herbert.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a todos os Professores, pelo seu dia a ser comemorado em 15 de outubro de 2022.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/577/7_aplausos_ao_policial_aposentado_audueno_queiroz_a_atuacao_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/577/7_aplausos_ao_policial_aposentado_audueno_queiroz_a_atuacao_tarcisio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao 1º SGT QPR AUDUENO DE QUEIROZ NETO.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/569/1_emenda_modificativa_plc_9_2022_comissao_financas.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/569/1_emenda_modificativa_plc_9_2022_comissao_financas.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Anexo II do Substitutivo ao Projeto de Lei Complementar nº 9/2022, que “Dispõe sobre a readequação do Quadro de Servidores Públicos e Plano de Cargos e Carreiras do Poder Legislativo de Planura.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/574/2_emenda_modificativa_ao_pl_36_2022_par._unico_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/574/2_emenda_modificativa_ao_pl_36_2022_par._unico_tarcisio.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Parágrafo único do Projeto de Lei nº 36/2022.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/578/3_emenda_modificativa_pl_33_2022_subvencao-funcao_10_tarcisio_e_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/578/3_emenda_modificativa_pl_33_2022_subvencao-funcao_10_tarcisio_e_herbert.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Quadro de Subvenções Sociais - ANEXO I DO 1º SUBSTITUTIVO AO PROJETO DE LEI 33/2022.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/579/em_4.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/579/em_4.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Quadro de Detalhamento da Despesa (QDD) do 1º SUBSTITUTIVO AO PROJETO DE LEI Nº 34/2022, que “Estima a Receita e fixa a Despesa do Município de Planura/MG para o ano-exercício de 2023, e dá outras providências”.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/527/emenda.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/527/emenda.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Inciso VI ao art.2° do projeto de Lei 25/2022.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>EMEA</t>
   </si>
   <si>
     <t>Emenda Modificativa e Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/490/1_emenda_aditiva_pl_14_.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/490/1_emenda_aditiva_pl_14_.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Aditiva ao Art. 1º do Projeto de Lei nº 14/2022.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/523/1_proposta_de_emenda_a_lom_todos_vereadores.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/523/1_proposta_de_emenda_a_lom_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 145-A à Lei Orgânica do Município de Planura, que institui o orçamento impositivo e dispõe sobre a execução orçamentaria e financeira da programação incluída por emendas individuais do legislativo municipal em lei orçamentaria anual.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1590,68 +1590,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/434/1_vale_alimentacao_tarcisio_todos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/435/2_manter_adicional_de_insalubridade_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/436/3_radar_na_br_364__celso.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/437/4_lombada_av_segismundo_novais__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/438/5_casamento_comunitario_herbert.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/440/6_implementacao_da_lei_13.935-19__herbert.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/444/7_pagamento_de_insalubridade_para_fonaudiologo_fisioterapeutas_e_assistentes_social__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/447/8_mini_rotatoria_nas_intermediacoes_das_ruas_otacilio_gomes_joao_veloso_jose_alves_filho_todos_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/454/9_reforma_orlando_gangini_tarcisio_carlos_celso_herbert_joao_telefone_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/455/10_fazer_trevo_com_pneus_na_entrada_carlos_alberto_herbert_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/457/11_contratacao_de_terapeuta_ocupacional_fisioterapia_fonoaudiologa__carlos_celso_herbert_hueliton_tarcisiso_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/458/12_isencao_pagamento_iptu_herbert.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/459/13_reforma_geral_velorio_municipal_herbert.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/469/14_cursos_de_capacitacao_herbert.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/477/17_iluminacao_no_residencial_lua_nova_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/478/18_denominar_nome_de_rua_julia_oliveira_castro_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/509/26_manutencao_e_reutilizacao_dos_aparelhos_de_ginasticas_que_estao_no_barracao_de_furnas___carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/510/27_instalacao_de_camera_no_cemiterio_herbert.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/511/28_redutor_de_po_nos_silos_herbert.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/512/29_aquisicao_de_camas_empilhaveis_para_creche_herbert.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/513/30_plano_odontologico_tarcisio_carlos_herbert_celso_hueliton_joao_martins_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/514/31_denominar_nome_de_rua_andre_luiz_de_oliveira_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/517/32_realizacao_de_evento_aviva_planura__carlos_alberto..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/518/33_regulamentar_piso_salarial_dentistas__carlos_alberto..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/519/34_galerias_pluviais__carlos_alberto..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/520/35_denominar_nome_de_rua_antonio__herbert..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/529/36_indicacao_parceria_curso_tecnico_senac____tarcisio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/531/38_denominar_nome_de_rua_lauro_perez__carlos_alberto..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/532/39_instalar_ar_condicionado_no_onibus_apae_herbert_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/533/40_implantacao_de_um_parque_ecologico_com_praticas_de_esportes_nas_proximidades_da_cachoeirinha_no_lago_de_furnas_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/538/41_uniforme_para_medicos_enfermeiros_motoristas_e_demais_profissionais_da_unidade_mista_de_saude_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/539/42_cobertura_e_iluminacao_na_entrada_da_escola_joao_alves_de_paiva__joao_telefone.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/540/43_instalacao_lombadas_aldeia_do_vale_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/541/44_construcao_arquibancadas_e_cobertura_terrao_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/542/45_atualizacao_da_lei_de_progressao_do_servidores_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/543/46_indicacao_piso_da_enfermagem_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/552/47_indicacao_licenca_maternidade_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/553/48_indicacao_licenca_paternidade_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/554/49_acessibilidade_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/555/50_centro_de_apoio_deficiente_tacisiotarcisio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/556/51_ponto_de_onibus_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/560/52_conclusao_das_calcadas_e_iluminacao_do_cemiterio_municipal__joao_machado_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/561/53_denominar_nome_de_rua_mario_murillo_joda___carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/562/54_denominar_nome_de_rua_piter_carlo_da_silva___carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/563/55_poco_artesiano_para_irrigacao_campo_futebol_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/564/56_doacao_de_cestas_basicas_aos_pescadoresl_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/466/2_pdl_1_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/489/pdl.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/521/3_pdl_aprova_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/502/plc_6.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/506/plc_07_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/545/pl_9_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/547/plc_101.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/471/plc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/503/plcs.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/432/pl.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/433/pl.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/441/pl_4.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/442/pl_5.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/445/pl_6.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/446/pl_7.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/451/pl_9_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/465/pl_11.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/470/pl_13.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/485/pl_17.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/486/pl.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/505/pl_21_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/516/2_pl_24.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/536/2_pl_28_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/537/pl-29.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/546/pl_30_22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/548/pl_31_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/549/pl_32_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/508/2_pl_20.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/544/pr_1_estrutura_organizacional.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/448/1_informacoes_divisores_utilizados_p_calculi_carga_horaria_de_40_30_e_20__horas_semanais_tarcisio_carlos_herbert_joao_machado_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/449/2_informacoes_motivo_desconto_insalubridade_tarcisio_carlos_herbert_joao_machado_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/453/3_informacoes_sobre_valor_mensal_e_numero_de_castracao_destinado_ao_castra_movel_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/456/4_informacao_sobre_quais_atividade_de_educacao_ambiental_realizadas_no_municipio_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/460/5_informacao_sobre_o_quanto_foi_arrecadado_e_destinado_com_taxa_de_iluminacao_publica_cosip_no_municipio_joao_machado_e_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/461/6_informacao_sobre_a_nao_instalacao_dos_ares-conndicionados_nas_escolas_joao_machado_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/468/7_informacao_sobre_processo_licitatorio_compra_de_ovos_de_pascoa_ano_de_2021_joao_machado_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/557/10_requerimento_progressao_salarial_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/559/11_copias_processo_licitatorio_instalacao_de_rede_eletrica_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/558/veto_plc_8_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/443/1_aplausos_ao_plc_no_150_2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/474/2_aplausos_a_atuacao_da_helaine_herbert.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/496/3_aplausos_ao_5o_pelotao_policia_militar_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/497/4_aplausos_ao_grupo_de_corredores_papa-leguas_tarcisio_celso.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/534/5_aplausos_a_maysa_todos_vereadores..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/535/6_aplausos_aos_professores__herbert.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/577/7_aplausos_ao_policial_aposentado_audueno_queiroz_a_atuacao_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/569/1_emenda_modificativa_plc_9_2022_comissao_financas.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/574/2_emenda_modificativa_ao_pl_36_2022_par._unico_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/578/3_emenda_modificativa_pl_33_2022_subvencao-funcao_10_tarcisio_e_herbert.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/579/em_4.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/527/emenda.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/490/1_emenda_aditiva_pl_14_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/523/1_proposta_de_emenda_a_lom_todos_vereadores.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/434/1_vale_alimentacao_tarcisio_todos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/435/2_manter_adicional_de_insalubridade_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/436/3_radar_na_br_364__celso.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/437/4_lombada_av_segismundo_novais__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/438/5_casamento_comunitario_herbert.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/440/6_implementacao_da_lei_13.935-19__herbert.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/444/7_pagamento_de_insalubridade_para_fonaudiologo_fisioterapeutas_e_assistentes_social__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/447/8_mini_rotatoria_nas_intermediacoes_das_ruas_otacilio_gomes_joao_veloso_jose_alves_filho_todos_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/454/9_reforma_orlando_gangini_tarcisio_carlos_celso_herbert_joao_telefone_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/455/10_fazer_trevo_com_pneus_na_entrada_carlos_alberto_herbert_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/457/11_contratacao_de_terapeuta_ocupacional_fisioterapia_fonoaudiologa__carlos_celso_herbert_hueliton_tarcisiso_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/458/12_isencao_pagamento_iptu_herbert.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/459/13_reforma_geral_velorio_municipal_herbert.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/469/14_cursos_de_capacitacao_herbert.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/477/17_iluminacao_no_residencial_lua_nova_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/478/18_denominar_nome_de_rua_julia_oliveira_castro_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/509/26_manutencao_e_reutilizacao_dos_aparelhos_de_ginasticas_que_estao_no_barracao_de_furnas___carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/510/27_instalacao_de_camera_no_cemiterio_herbert.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/511/28_redutor_de_po_nos_silos_herbert.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/512/29_aquisicao_de_camas_empilhaveis_para_creche_herbert.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/513/30_plano_odontologico_tarcisio_carlos_herbert_celso_hueliton_joao_martins_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/514/31_denominar_nome_de_rua_andre_luiz_de_oliveira_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/517/32_realizacao_de_evento_aviva_planura__carlos_alberto..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/518/33_regulamentar_piso_salarial_dentistas__carlos_alberto..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/519/34_galerias_pluviais__carlos_alberto..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/520/35_denominar_nome_de_rua_antonio__herbert..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/529/36_indicacao_parceria_curso_tecnico_senac____tarcisio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/531/38_denominar_nome_de_rua_lauro_perez__carlos_alberto..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/532/39_instalar_ar_condicionado_no_onibus_apae_herbert_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/533/40_implantacao_de_um_parque_ecologico_com_praticas_de_esportes_nas_proximidades_da_cachoeirinha_no_lago_de_furnas_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/538/41_uniforme_para_medicos_enfermeiros_motoristas_e_demais_profissionais_da_unidade_mista_de_saude_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/539/42_cobertura_e_iluminacao_na_entrada_da_escola_joao_alves_de_paiva__joao_telefone.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/540/43_instalacao_lombadas_aldeia_do_vale_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/541/44_construcao_arquibancadas_e_cobertura_terrao_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/542/45_atualizacao_da_lei_de_progressao_do_servidores_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/543/46_indicacao_piso_da_enfermagem_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/552/47_indicacao_licenca_maternidade_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/553/48_indicacao_licenca_paternidade_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/554/49_acessibilidade_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/555/50_centro_de_apoio_deficiente_tacisiotarcisio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/556/51_ponto_de_onibus_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/560/52_conclusao_das_calcadas_e_iluminacao_do_cemiterio_municipal__joao_machado_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/561/53_denominar_nome_de_rua_mario_murillo_joda___carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/562/54_denominar_nome_de_rua_piter_carlo_da_silva___carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/563/55_poco_artesiano_para_irrigacao_campo_futebol_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/564/56_doacao_de_cestas_basicas_aos_pescadoresl_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/466/2_pdl_1_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/489/pdl.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/521/3_pdl_aprova_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/502/plc_6.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/506/plc_07_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/545/pl_9_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/547/plc_101.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/471/plc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/503/plcs.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/432/pl.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/433/pl.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/441/pl_4.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/442/pl_5.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/445/pl_6.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/446/pl_7.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/451/pl_9_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/465/pl_11.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/470/pl_13.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/485/pl_17.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/486/pl.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/505/pl_21_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/516/2_pl_24.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/536/2_pl_28_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/537/pl-29.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/546/pl_30_22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/548/pl_31_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/549/pl_32_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/508/2_pl_20.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/544/pr_1_estrutura_organizacional.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/448/1_informacoes_divisores_utilizados_p_calculi_carga_horaria_de_40_30_e_20__horas_semanais_tarcisio_carlos_herbert_joao_machado_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/449/2_informacoes_motivo_desconto_insalubridade_tarcisio_carlos_herbert_joao_machado_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/453/3_informacoes_sobre_valor_mensal_e_numero_de_castracao_destinado_ao_castra_movel_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/456/4_informacao_sobre_quais_atividade_de_educacao_ambiental_realizadas_no_municipio_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/460/5_informacao_sobre_o_quanto_foi_arrecadado_e_destinado_com_taxa_de_iluminacao_publica_cosip_no_municipio_joao_machado_e_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/461/6_informacao_sobre_a_nao_instalacao_dos_ares-conndicionados_nas_escolas_joao_machado_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/468/7_informacao_sobre_processo_licitatorio_compra_de_ovos_de_pascoa_ano_de_2021_joao_machado_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/557/10_requerimento_progressao_salarial_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/559/11_copias_processo_licitatorio_instalacao_de_rede_eletrica_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/558/veto_plc_8_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/443/1_aplausos_ao_plc_no_150_2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/474/2_aplausos_a_atuacao_da_helaine_herbert.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/496/3_aplausos_ao_5o_pelotao_policia_militar_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/497/4_aplausos_ao_grupo_de_corredores_papa-leguas_tarcisio_celso.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/534/5_aplausos_a_maysa_todos_vereadores..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/535/6_aplausos_aos_professores__herbert.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/577/7_aplausos_ao_policial_aposentado_audueno_queiroz_a_atuacao_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/569/1_emenda_modificativa_plc_9_2022_comissao_financas.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/574/2_emenda_modificativa_ao_pl_36_2022_par._unico_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/578/3_emenda_modificativa_pl_33_2022_subvencao-funcao_10_tarcisio_e_herbert.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/579/em_4.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/527/emenda.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/490/1_emenda_aditiva_pl_14_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/523/1_proposta_de_emenda_a_lom_todos_vereadores.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="149.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="206.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="205.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>