--- v0 (2026-01-12)
+++ v1 (2026-04-16)
@@ -54,198 +54,198 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/530/37_recomposicao_dos_valores_de_diarias_dos_servidores_a_trabalho_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/530/37_recomposicao_dos_valores_de_diarias_dos_servidores_a_trabalho_tarcisio.pdf</t>
   </si>
   <si>
     <t>Recomposição dos valores de diárias dos servidores que se deslocam para outras cidades a trabalho, bem como os valores de transferências aos profissionais de saúde.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Chefe do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/462/plc_1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/462/plc_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas para os respectivos cargos já existentes no município e exclusão de cargos vagos, alterando a Lei Complementar nº 004/2005 e alterações posteriores, em especial a Lei Complementar nº 73/2020 e 77/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/498/2_plc_4.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/498/2_plc_4.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 004/2005, e alterações posteriores, em especial a LC 75/2021.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/528/2_projeto_lc_8_2022.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/528/2_projeto_lc_8_2022.pdf</t>
   </si>
   <si>
     <t>Altera o inciso VIII do art. 69 da Lei Complementar nº 01/1994, que dispõe sobre o Regime Jurídico Único dos Servidores Públicos do Município de Planura - MG.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/573/plc_11_altera_lc_86_2022.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/573/plc_11_altera_lc_86_2022.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos da Lei Complementar nº 86/2022 que "Dispõe sobre a readequação do Quadro de Servidores Públicos e Plano de Cargos e Carreiras do Poder Legislativo de Planura".</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>PLCS</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/565/pls_final_doc.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/565/pls_final_doc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a readequação do Quadro de Servidores Públicos e Plano de Cargos e Carreiras do Poder Legislativo de Planura.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/480/pl.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/480/pl.pdf</t>
   </si>
   <si>
     <t>Cria a função gratificada de coordenação das escolinhas desportivas no município de Planura e da outras providências.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Herbert Xuliu</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/524/25_pl_legisltivo_dispoe_sobre_a_proibicao_de_admissao_e_contratacao_para_os_cargos_e_funcoes_publ_de_pessoas_condenadas_por_crimes_contra_os_direitos_das_criancas_e_adol_idosos.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/524/25_pl_legisltivo_dispoe_sobre_a_proibicao_de_admissao_e_contratacao_para_os_cargos_e_funcoes_publ_de_pessoas_condenadas_por_crimes_contra_os_direitos_das_criancas_e_adol_idosos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de admissão e contratação, para os cargos e funções públicas, de pessoas condenadas por crimes contra os direitos das crianças e adolescentes, idosos, mulheres e pessoas com deficiência.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/567/pl_36_22.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/567/pl_36_22.pdf</t>
   </si>
   <si>
     <t>Autoriza o desconto em folha, com autorização do servidor, a favor de instituições financeiras conveniadas com o Município de Planura/MG.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/568/pl.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/568/pl.pdf</t>
   </si>
   <si>
     <t>Altera as alíneas a) e b) do § 2º e §3º, do art. 3º, da Lei Municipal nº 1135 de 2017, que regulamenta a concessão de diárias aos agentes públicos municipais e as hipóteses de adiantamento de valores em virtude de deslocamentos da sede do município de Planura e dá outras providências.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>João do Telefone, Joaozinho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/483/8_copias_e_os_registros_junto_ao_cartorio_das_declaracoes_de_bens_secretarios.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/483/8_copias_e_os_registros_junto_ao_cartorio_das_declaracoes_de_bens_secretarios.pdf</t>
   </si>
   <si>
     <t>Requerem cópias devidamente autenticadas e contendo as assinaturas por ocasião das nomeações e os registros junto ao Cartório de Registro de Títulos e Documentos da Comarca de Frutal, das DECLARAÇÕES DE BENS de todos os Secretários Municipais da Prefeitura Municipal de Planura, de conformidade com o Artigo 93 da Lei Orgânica do Município de Planura.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -552,68 +552,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/530/37_recomposicao_dos_valores_de_diarias_dos_servidores_a_trabalho_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/462/plc_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/498/2_plc_4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/528/2_projeto_lc_8_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/573/plc_11_altera_lc_86_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/565/pls_final_doc.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/480/pl.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/524/25_pl_legisltivo_dispoe_sobre_a_proibicao_de_admissao_e_contratacao_para_os_cargos_e_funcoes_publ_de_pessoas_condenadas_por_crimes_contra_os_direitos_das_criancas_e_adol_idosos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/567/pl_36_22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/568/pl.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/483/8_copias_e_os_registros_junto_ao_cartorio_das_declaracoes_de_bens_secretarios.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/530/37_recomposicao_dos_valores_de_diarias_dos_servidores_a_trabalho_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/462/plc_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/498/2_plc_4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/528/2_projeto_lc_8_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/573/plc_11_altera_lc_86_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/565/pls_final_doc.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/480/pl.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/524/25_pl_legisltivo_dispoe_sobre_a_proibicao_de_admissao_e_contratacao_para_os_cargos_e_funcoes_publ_de_pessoas_condenadas_por_crimes_contra_os_direitos_das_criancas_e_adol_idosos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/567/pl_36_22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/568/pl.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/483/8_copias_e_os_registros_junto_ao_cartorio_das_declaracoes_de_bens_secretarios.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="245.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="244.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>