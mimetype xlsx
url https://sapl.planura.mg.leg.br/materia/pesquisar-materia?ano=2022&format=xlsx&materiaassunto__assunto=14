--- v0 (2026-01-12)
+++ v1 (2026-04-16)
@@ -54,120 +54,120 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Chefe do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/430/pl_1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/430/pl_1.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I - Subvenções Sociais da Lei Municipal nº 1231 de 29 de novembro de 2021, com redação parcialmente  conferida pela Lei Municipal nº 1235 de 29 de novembro de 2021, com relação ao Abrigo Gabriel Luiz Ribeiro, e dá outras providências.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/507/2_pl_22.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/507/2_pl_22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de realização de audiência pública, pelo Poder Público Municipal, para definição de reajuste da base de cálculo e alíquota dos tributos municipais.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/550/pl_33_22.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/550/pl_33_22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílios, subvenções, contribuições a entidades sem finalidade lucrativa e ajuda financeira às pessoas carentes no Município de Planura - MG, para o exercício de 2023 e contém outras providencias.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/551/pl_34_22.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/551/pl_34_22.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a Despesa do Município de Planura/MG para o ano - exercício de 2023, e dá outras providencias.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLOS</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/570/pls_34.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/570/pls_34.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Planura/MG para o ano-exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/571/pls_33.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/571/pls_33.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílios, subvenções, contribuições a entidades sem finalidade lucrativa e ajuda financeira às pessoas carentes no Município de Planura-MG, para o exercício de 2023 e contém outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -474,68 +474,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/430/pl_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/507/2_pl_22.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/550/pl_33_22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/551/pl_34_22.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/570/pls_34.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/571/pls_33.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/430/pl_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/507/2_pl_22.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/550/pl_33_22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/551/pl_34_22.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/570/pls_34.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2022/571/pls_33.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="82.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="81.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="224.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>