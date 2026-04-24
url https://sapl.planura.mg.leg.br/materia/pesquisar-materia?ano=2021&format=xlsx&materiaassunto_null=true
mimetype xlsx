--- v0 (2025-10-11)
+++ v1 (2026-04-24)
@@ -54,1046 +54,1046 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Juninho Macaxeira</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/327/3_cidade_amiga_dos_animais_macaxeira.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/327/3_cidade_amiga_dos_animais_macaxeira.pdf</t>
   </si>
   <si>
     <t>"Implantação do Programa “Cidade Amiga dos Animais”</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Juninho do Betinho</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/334/8_concessao_de_uso_upc_carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/334/8_concessao_de_uso_upc_carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Estudar a viabilidade de concessão de uso do União Planura Clube – UPC, aquisição, desapropriação da área ou outra solução para o local que se encontra abandonado e destruído há mais de duas décadas, junto aos sócios remidos do clube.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Juninho Macaxeira, Celso Cabelereiro, Herbert Xuliu, João do Telefone, Juninho do Betinho, Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/335/9_troca_das_lampadas_de_iluminacao_publica_por_lampadas_de_led_joao_martins_carlos_alberto_celso_joao_do_telefone__tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/335/9_troca_das_lampadas_de_iluminacao_publica_por_lampadas_de_led_joao_martins_carlos_alberto_celso_joao_do_telefone__tarcisio.pdf</t>
   </si>
   <si>
     <t>Verificar junto à CEMIG a possibilidade de troca das lâmpadas de iluminação pública por lâmpadas de led.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Herbert Xuliu</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/345/10_instalacao_gerador_nas_unidades_de_saude.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/345/10_instalacao_gerador_nas_unidades_de_saude.pdf</t>
   </si>
   <si>
     <t>Priorizar e agilizar o processo de instalação dos geradores de energia adquiridos na legislatura passada.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/346/11_contartacao_radiologista_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/346/11_contartacao_radiologista_herbert.pdf</t>
   </si>
   <si>
     <t>Contratação de técnico em radiologia.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Rodrigo Ramos Cabrobó, João do Telefone, Joaozinho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/347/12_sinalizacao_e_placas_de_transito_rodrigo_joao_machado_joao_pires.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/347/12_sinalizacao_e_placas_de_transito_rodrigo_joao_machado_joao_pires.pdf</t>
   </si>
   <si>
     <t>Sinalização de trânsito, manutenção e instalação de placas indicativas com nomes das ruas, avenidas e travessas que não possuem identificação.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/348/13__comprovante_ponto_eletronico_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/348/13__comprovante_ponto_eletronico_tarcisio.pdf</t>
   </si>
   <si>
     <t>Impressão do comprovante de registro do ponto eletrônico pelos servidores municipais.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/349/14__asfaltar_ruas_d_e_rio_grande___tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/349/14__asfaltar_ruas_d_e_rio_grande___tarcisio.pdf</t>
   </si>
   <si>
     <t>Asfaltar a Rua D, paralela ao Poliesportivo José Luiz Botelho, e a Rua Rio Grande, em frente à Colônia dos Pescadores.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/353/15__adequacao_horario_funcionamento_cras_herbert..pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/353/15__adequacao_horario_funcionamento_cras_herbert..pdf</t>
   </si>
   <si>
     <t>Adequação do atual horário de funcionamento do Centro de Referência de Assistência Social (CRAS), para melhor atendimento à população planurense.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/354/16_kit_covid_para_as_criancas_do_ensino_fundamental_carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/354/16_kit_covid_para_as_criancas_do_ensino_fundamental_carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Doação de “Kit Covid” para as crianças do ensino infantil e fundamental quando retornarem as aulas presenciais.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/355/17_criacao_de_secretaria_municipal_de_transito._carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/355/17_criacao_de_secretaria_municipal_de_transito._carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Criação de Secretaria Municipal de Trânsito.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/356/18_construcao_de_calcadas_com_desconto_no_iptu__carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/356/18_construcao_de_calcadas_com_desconto_no_iptu__carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Incentivar os moradores a construírem calçadas, com desconto no IPTU (Imposto Predial Territorial Urbano).</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/361/19_calcamento_nas_ruas__rodrigo_joao_machado_joao_pires.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/361/19_calcamento_nas_ruas__rodrigo_joao_machado_joao_pires.pdf</t>
   </si>
   <si>
     <t>Calçamento nas ruas Jerônimo Luiz Borges, Estrela do Sul, Araxá, Conquista, Monte Carmelo, Entorno do Velório e Cemitério Municipal e entre as ruas Araguari e Tupaciguara, fundos da Creche Municipal.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/365/20_denomiar_nome_de_rua_euripedes_manoel_luz__carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/365/20_denomiar_nome_de_rua_euripedes_manoel_luz__carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Homenagear o senhor Eurípedes Manoel Luz (Eurípedes Português) com denominação de logradouro público de nossa cidade.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/366/21_denomiar_nome_de_rua_zormiro_tomain__carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/366/21_denomiar_nome_de_rua_zormiro_tomain__carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Homenagear o senhor Zormiro Tomain com denominação de logradouro público de nossa cidade.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Herbert Xuliu, Celso Cabelereiro, Juninho do Betinho, Juninho Macaxeira, Nenê Turmeiro, Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/369/22_lombada_herbert_carlos_alberto_celso_hueliton_joao_martins__tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/369/22_lombada_herbert_carlos_alberto_celso_hueliton_joao_martins__tarcisio.pdf</t>
   </si>
   <si>
     <t>Implantação de lombadas com sinalização nas Ruas Alberto Guilherme e Heráclito Guilherme, localizadas na Vila Guilherme.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/372/23_denomiar_nome_de_rua_waldemar_favaro__herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/372/23_denomiar_nome_de_rua_waldemar_favaro__herbert.pdf</t>
   </si>
   <si>
     <t>Homenagear o senhor Waldemar Favaro com denominação de logradouro público de nossa cidade.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/373/24__adesao_a_sala_mineira_do_empreendedor_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/373/24__adesao_a_sala_mineira_do_empreendedor_tarcisio.pdf</t>
   </si>
   <si>
     <t>Adesão do município à “Sala Mineira do Empreendedor".</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Juninho do Betinho, Celso Cabelereiro, João do Telefone, Joaozinho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/374/25_lombada_rua_goias_entre_av_joao_tomain_e_uberlandia_e_na_rua_joao_alves_herbert_carlos_alberto_celso_joao_batista_joao_machado.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/374/25_lombada_rua_goias_entre_av_joao_tomain_e_uberlandia_e_na_rua_joao_alves_herbert_carlos_alberto_celso_joao_batista_joao_machado.pdf</t>
   </si>
   <si>
     <t>Implantação de lombadas com sinalização nas seguintes vias: - Rua Goiás, entre a Av. João Tomain e Av. Uberlândia; _x000D_
 - Rua Patrocínio, entre a Av. João Tomain e Av. Uberlândia; _x000D_
 - Rua João Alves de Paiva, entre a Rua Sacramento e Av. João Tomain e,_x000D_
 - Rua D, sentido Rio grande (Cohab- Vila Olímpica).</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Juninho do Betinho, Celso Cabelereiro, Herbert Xuliu, João do Telefone, Nenê Turmeiro, Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/375/26_mao_unica_rua_dr_sandoval_henrique_de_sa_herbert_carlos_alberto_celso_hueliton_joao_pires__tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/375/26_mao_unica_rua_dr_sandoval_henrique_de_sa_herbert_carlos_alberto_celso_hueliton_joao_pires__tarcisio.pdf</t>
   </si>
   <si>
     <t>Tornar via de mão única a Rua Dr. Sandoval Henrique de Sá, no trecho entre a Rua Monte Carmelo e Av. Segismundo Novais.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Tarcisio Pimenta, Celso Cabelereiro, Herbert Xuliu, Juninho do Betinho, Juninho Macaxeira, Nenê Turmeiro</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/377/27_obrigatoriedade_uso_focinheiras_herbert_celso_carlos_tarcisio_joao_martins_hueliton.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/377/27_obrigatoriedade_uso_focinheiras_herbert_celso_carlos_tarcisio_joao_martins_hueliton.pdf</t>
   </si>
   <si>
     <t>Sinalização em vias públicas, parques e entorno do lago de Furnas, informando sobre a obrigatoriedade de uso de coleira, guia curta de condução e focinheiras para a circulação de cães de determinadas raças, conforme disposto no § 12 do art. 56 do Código de Posturas do Município de Planura.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Juninho do Betinho, Celso Cabelereiro, Herbert Xuliu, João do Telefone, Joaozinho da Laje, Juninho Macaxeira, Nenê Turmeiro, Rodrigo Ramos Cabrobó, Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/382/28_motorista_fixo_assistencia_social__carlos_celso_herbert_hueliton_joao_pires_joao_machado_rodrigo_tarcisio...pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/382/28_motorista_fixo_assistencia_social__carlos_celso_herbert_hueliton_joao_pires_joao_machado_rodrigo_tarcisio...pdf</t>
   </si>
   <si>
     <t>Disponibilização de motorista para a Secretaria de Assistência Social e Promoção da Cidadania.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/383/29_plantacao_eucalipto_ete__carlos_celso_herbert_hueliton_joao_pires_joao_machado_joao_martins_rodrigo_tarcisio..pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/383/29_plantacao_eucalipto_ete__carlos_celso_herbert_hueliton_joao_pires_joao_machado_joao_martins_rodrigo_tarcisio..pdf</t>
   </si>
   <si>
     <t>Elaborar projeto para plantação de eucaliptos nas mediações da Estação de Tratamento de Esgoto – ETE.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/384/30_extensao_de_horario_ubs_odilon_lacerda_herbert_celso_carlos_tarcisio_joao_martins_hueliton..pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/384/30_extensao_de_horario_ubs_odilon_lacerda_herbert_celso_carlos_tarcisio_joao_martins_hueliton..pdf</t>
   </si>
   <si>
     <t>Extensão do horário de funcionamento da Unidade Básica de Saúde Odilon Lacerda.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/387/31_instalacao_guarda_volumes_banco_do_brasil_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/387/31_instalacao_guarda_volumes_banco_do_brasil_herbert.pdf</t>
   </si>
   <si>
     <t>Instalação de armários para guarda volumes no Banco do Brasil.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/388/32__extensao_do_horario_de_funcionamento_da_farmacia_minas_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/388/32__extensao_do_horario_de_funcionamento_da_farmacia_minas_tarcisio.pdf</t>
   </si>
   <si>
     <t>Extensão do horário de funcionamento da Farmácia de Minas – Unidade Planura, situada na Rua João Januário, 803.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/389/33_cumprimento_a_lei_lucas_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/389/33_cumprimento_a_lei_lucas_tarcisio.pdf</t>
   </si>
   <si>
     <t>Capacitar em noções básicas de primeiros socorros os profissionais da área de educação infantil e básica.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/390/34_cobertura_na_farmacia_popular__carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/390/34_cobertura_na_farmacia_popular__carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Colocar cobertura em frente à Farmácia Popular.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/391/35_bancos_de_cimento_e_cobertura_no_laboratorio__carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/391/35_bancos_de_cimento_e_cobertura_no_laboratorio__carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Colocar bancos de cimento e cobertura em frente ao laboratório da Unidade Mista de Saúde.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/393/36_contratar_medico_radiologista__carlos_alberto_2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/393/36_contratar_medico_radiologista__carlos_alberto_2.pdf</t>
   </si>
   <si>
     <t>Contratação de radiologista plantonista para emissão de laudos médicos.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/394/37_brigada_municipal_tarcisio_celso_carlos_herber_joao_martins_hueliton_2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/394/37_brigada_municipal_tarcisio_celso_carlos_herber_joao_martins_hueliton_2.pdf</t>
   </si>
   <si>
     <t>Formação de brigada municipal para combate a incêndio e pânico mediante convênio junto ao Corpo de Bombeiros Militar de Minas Gerais - CBMMG.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/397/38_projeto_de_preservacao_ambiental__carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/397/38_projeto_de_preservacao_ambiental__carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Projeto de Preservação Ambiental na área localizada nas mediações do Rio Grande, onde é feito o desaguamento das águas do Córrego do Estado, próximo ao Lago de Furnas.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/398/39_projeto_de_recuperacao_hotel_furnas__carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/398/39_projeto_de_recuperacao_hotel_furnas__carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Elaboração de um Projeto para recuperação do antigo hotel de Furnas.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/399/40_continuidade_do_servico_de_castracao_rodrigo_joao_machado_joao_pires.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/399/40_continuidade_do_servico_de_castracao_rodrigo_joao_machado_joao_pires.pdf</t>
   </si>
   <si>
     <t>Continuidade do Serviço de Castração de Animais, com atendimento normal até o término deste ano.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/400/41_construcao_de_lombada__carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/400/41_construcao_de_lombada__carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Construção de lombada entre a Casa Lotérica e Farmácia Farmelhor.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Celso Cabelereiro</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/401/42_construcao_de_lombada__celso.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/401/42_construcao_de_lombada__celso.pdf</t>
   </si>
   <si>
     <t>Construção de duas lombadas na rua 2, paralela ao Lago de Furnas.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/412/43_livro_historico_sobre_planura__carlos_alberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/412/43_livro_historico_sobre_planura__carlos_alberto.pdf</t>
   </si>
   <si>
     <t>Confecção de Livro Histórico sobre Planura.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/417/44_projeto_heliponto__carlos_alberto..pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/417/44_projeto_heliponto__carlos_alberto..pdf</t>
   </si>
   <si>
     <t>Elaboração de projeto para construção de heliponto nas proximidades da Unidade Mista de Saúde.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/424/45_lombada_av_uberlanida_herbert..pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/424/45_lombada_av_uberlanida_herbert..pdf</t>
   </si>
   <si>
     <t>Sinalização e duas lombadas na Avenida Uberlândia, sendo uma entre as Ruas Monte Alegre e Patrocínio e outra entre as Ruas Monte Alegre e Goiás.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/425/46_programa_previne_brasil_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/425/46_programa_previne_brasil_tarcisio.pdf</t>
   </si>
   <si>
     <t>“instituição de incentivo variável por desempenho de metas do “Programa Previne Brasil e dá outras providências””.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/426/47_contratacao_de_um_neuropediatra_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/426/47_contratacao_de_um_neuropediatra_herbert.pdf</t>
   </si>
   <si>
     <t>“contratação de neuropediatra”</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/427/48_contratacao_de_um_psiquiatra_tarcisio_carlos_celso_herbert_joao_martins..pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/427/48_contratacao_de_um_psiquiatra_tarcisio_carlos_celso_herbert_joao_martins..pdf</t>
   </si>
   <si>
     <t>“contratação de médico psiquiatra para atendimento à população”.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOAPO</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/368/2_mocao_de_apoio_regulamentacao_profissional_do_podologo__2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/368/2_mocao_de_apoio_regulamentacao_profissional_do_podologo__2.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à aprovação do texto integral do PLC nº 151/2015, que objetiva a regulamentação profissional do Podólogo.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/371/2_mocao_de_apoio__aprovacao_do_texto_integral_do_plc_no_2564_2020_enfermeiros.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/371/2_mocao_de_apoio__aprovacao_do_texto_integral_do_plc_no_2564_2020_enfermeiros.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à aprovação do texto integral do PLC nº 2564/2020, que institui o piso salarial nacional do Enfermeiro, Técnico de Enfermagem, Auxiliar de Enfermagem e Parteira.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão de Finanças, Orçamento e tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/379/projeto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/379/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a APROVAÇÃO das Contas do Poder Executivo do Município de Planura referente ao exercício de 2019.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Chefe do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/341/plc_001.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/341/plc_001.pdf</t>
   </si>
   <si>
     <t>Altera os parágrafos 1º, 2º e 3º - do art. 56, da Lei Complementar Municipal nº 068/ de 30 de setembro de 2019, que Institui o Código de Posturas do Município de Planura, e dá outras providências, e cria os parágrafos 4º, 5º, 6º, 7º, 8º, 9º, 10º e 11º - do mencionado artigo.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/381/plc_3_2021.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/381/plc_3_2021.pdf</t>
   </si>
   <si>
     <t>Altera os parágrafos 1º, 2º, 3º, 4º, 5º, 6º, 7º, 8º, 9º e 10, e revoga os parágrafos 11 e 12 - do art. 56, da Lei Complementar Municipal nº 68 de 30 de setembro de 2019, que Institui o Código de Posturas do Município de Planura, com redação dada pela Lei Complementar nº 74 de 24 de maio de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/396/plc_4.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/396/plc_4.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 75/2021, a Lei Complementar nº 004/2005, que "Dispõe sobre a criação e extinção de vagas, extinção de cargos públicos já existentes e modifica a estrutura do quadro de pessoal da Prefeitura Municipal de Planura e dá outras providências" e alterações posteriores, para inclusão do cargo de Diretor de departamento de Cultura e Patrimônio e dá outras providências."</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>PLCS</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/343/01_2021_altera_o_artigo_56_da_lei_complementar_068_2019_substitutivo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/343/01_2021_altera_o_artigo_56_da_lei_complementar_068_2019_substitutivo.pdf</t>
   </si>
   <si>
     <t>Altera os parágrafos 1º, 2º, 3º, 4º, 5º e 6º - do art. 56, da Lei Complementar Municipal nº 068 de 30 de setembro de 2019, que Institui o Código de Posturas do Município de Planura, e dá outras providências, e cria os parágrafos  7º, 8º, 9º, 10, 11 e 12 - do mencionado artigo.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/357/splc_2_2021.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/357/splc_2_2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 073/2020, a Lei Complementar 004/2005, que Dispõe sobre a criação e extinção de vagas, extinção de cargos públicos já existentes e modifica a estrutura do quadro de pessoal da Prefeitura Municipal de Planura e dá outras providências" e alterações posteriores, em especial a Lei Complementar nº 020/2009.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/336/projeto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/336/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa “Empresa Amiga do Esporte e do Lazer” no município de Planura/MG e dá outras providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/338/pl.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/338/pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, do município de Planura-MG, em conformidade com o artigo 212-A da Constituição Federal, regulamentado na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Tarcisio Pimenta, Herbert Xuliu</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/340/3_pl_7.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/340/3_pl_7.pdf</t>
   </si>
   <si>
     <t>Concede isenção de pagamento da Taxa de Licença de Funcionamento (Alvará) às empresas que exercem atividades comerciais, industriais e de serviço, que tiveram suas atividades suspensas por força de decretos municipais e estaduais, devido à pandemia do COVID-19.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/342/2_pl.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/342/2_pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/358/2_pl_9.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/358/2_pl_9.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel para ampliar a sede do município de Planura.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>Herbert Xuliu, Celso Cabelereiro, Joaozinho da Laje, Juninho do Betinho, Juninho Macaxeira, Nenê Turmeiro, Tarcisio Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/359/pl_10.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/359/pl_10.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana Municipal de Combate ao Abuso e à Exploração Sexual de Crianças e Adolescentes".</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/367/pl_11.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/367/pl_11.pdf</t>
   </si>
   <si>
     <t>Altera o § 1º do art. 1º da Lei nº 1.161/2018 que Institui normas de prevenção a crimes de arrombamento, explosão e assalto a agências bancárias na cidade de Planura.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/376/2_pl_12_2021.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/376/2_pl_12_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da redação do inc. I, do art. 1º, da Lei nº 1.222 de 14 de junho de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/380/pl_13_2021.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/380/pl_13_2021.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo do Poder Executivo para o encaminhamento do projeto da Lei Orçamentária Anual – LOA referente ao exercício de 2022 e do Plano Plurianual - PPA referente ao quadriênio de 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/386/pl_14.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/386/pl_14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento ao público nas agências bancárias do município de Planura, impõe sanções administrativas em decorrência de infração aos direitos do consumidor, e revoga à Lei Municipal nº 737, de 08 de março de 2006.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/392/2_pl_15_2021.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/392/2_pl_15_2021.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento de 2021.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/406/pl_16_2021.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/406/pl_16_2021.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Turismo do Município de Planura/MG.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/407/pl_17.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/407/pl_17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílios, subvenções, contribuições a entidades sem finalidade lucrativa e ajuda financeira às pessoas carentes no Município de Planura-MG, para o exercício de 2022 e contém outras providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/408/pl_18_2021.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/408/pl_18_2021.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Planura/MG para o ano-exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Tarcisio Pimenta, Celso Cabelereiro, Herbert Xuliu, Juninho do Betinho, Juninho Macaxeira, Nenê Turmeiro, Rodrigo Ramos Cabrobó</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/364/1_requer_informacoes_sobre_paralisacao_e_retono_do_castramovel_tarcisio_celso_carlos_joao_martins_herbert_rodrigo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/364/1_requer_informacoes_sobre_paralisacao_e_retono_do_castramovel_tarcisio_celso_carlos_joao_martins_herbert_rodrigo.pdf</t>
   </si>
   <si>
     <t>“Requer ao Excelentíssimo Senhor Prefeito junto a Secretaria competente, informações acerca do motivo da paralisação dos serviços do “Castra Móvel”, bem como sobre o andamento dos procedimentos para o retorno das castrações, com previsão de data, caso haja”.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>Tarcisio Pimenta, Celso Cabelereiro, Herbert Xuliu, João do Telefone, Joaozinho da Laje, Juninho do Betinho, Juninho Macaxeira, Nenê Turmeiro, Rodrigo Ramos Cabrobó</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/395/2_requer_informacoes_sobre_falta_de_fornecimento_de_agua_copasa_todos_2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/395/2_requer_informacoes_sobre_falta_de_fornecimento_de_agua_copasa_todos_2.pdf</t>
   </si>
   <si>
     <t>, REQUEREM à MESA DIRETORA se digne submeter ao PLENÁRIO e, uma vez aprovado, seja OFICIALIZADO à Companhia de Saneamento de Minas Gerais - COPASA – de Planura, no prazo regimental, a seguinte proposição:_x000D_
 _x000D_
 Requerem informações sobre:_x000D_
 I - constante intermitência no abastecimento de água em vários bairros da cidade;_x000D_
 II – escoamento de água na Rua Patrocínio;_x000D_
 III - ações adotadas ou em planejamento pela Companhia para resolver essas situações, com previsão de prazo de execução.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/405/3_requer_informacoes_junto_a_copasa_e_arsae_todos.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/405/3_requer_informacoes_junto_a_copasa_e_arsae_todos.pdf</t>
   </si>
   <si>
     <t>Requerem ao Excelentíssimo Senhor Prefeito junto ao departamento da Companhia de Saneamento de Minas Gerais, COPASA.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>Joaozinho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/414/4_requer_informacoes_sousa-advogados-contrato-recuperacao-credito.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/414/4_requer_informacoes_sousa-advogados-contrato-recuperacao-credito.pdf</t>
   </si>
   <si>
     <t>Requer detalhamento dos valores referentes à recuperação de receitas para o município no ano de 2021, conforme objeto do Contrato firmado entre a Prefeitura Municipal de Planura e a empresa Sousa Oliveira Advogados Associados.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>MOAPL</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/370/1_profissionas_e_equipe_da_area_da_saude_atuantes_no_enfrentamento_da_pandemia_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/370/1_profissionas_e_equipe_da_area_da_saude_atuantes_no_enfrentamento_da_pandemia_tarcisio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos profissionais e equipe da área da saúde do município de Planura, atuantes no enfrentamento do COVID-19.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/378/2_aplausos_dr._rafael_peres.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/378/2_aplausos_dr._rafael_peres.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Dr. Rafael Peres, pelos serviços prestados na área da saúde do município de Planura/MG.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/402/3_garis_tarcisio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/402/3_garis_tarcisio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Garis do Município de Planura-MG pela manutenção da limpeza pública em meio à Pandemia do COVID-19.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/403/4_funcionarios_do_cemiterio_herbert.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/403/4_funcionarios_do_cemiterio_herbert.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos funcionários e coveiros do Cemitério Municipal de Planura.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>MOREP</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/363/1_mocao_de_repudio_privatizacao_da_eletrobras__2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/363/1_mocao_de_repudio_privatizacao_da_eletrobras__2.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio à Medida Provisória n° 1031, de 23 de fevereiro de 2021, que possui como proposta a privatização da Eletrobrás.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/362/emenda_modificativa.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/362/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO § 6° DO ART. 56 DO PRIMEIRO SUBSTITUTIVO AO PROJETO DE LEI COMPLEMENTAR Nº 1/2021</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/385/4_emenda_modificativa_ao_plc_3_2021_art._56_todos.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/385/4_emenda_modificativa_ao_plc_3_2021_art._56_todos.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao § 5° do art. 56 do Projeto de Lei Complementar nº 3/2021.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/419/em_411.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/419/em_411.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Quadro de Subvenções Sociais - Anexo I do Projeto de Lei º 17/2021.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/420/em_5_.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/420/em_5_.pdf</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/421/em_6.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/421/em_6.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Quadro de Subvenções Sociais - Anexo I do Projeto de Lei nº 17/2021.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/422/em_7.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/422/em_7.pdf</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>Rodrigo Ramos Cabrobó</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/423/em_8.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/423/em_8.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Ao Quadro De Subvenções Sociais - Anexo I do Projeto de Lei nº 17/2021.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/418/6_emenda_aditiva__1_rodrigo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/418/6_emenda_aditiva__1_rodrigo.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Art. 3º do Projeto de Lei nº 20/2021.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>REP</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/428/representacao_1..pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/428/representacao_1..pdf</t>
   </si>
   <si>
     <t>Convocação dos excedentes no Concurso Público para admissão ao Curso de Formação de Soldados do Quadro de Praças da Polícia Militar de Minas Gerais (CFSD QPPM), Edital DRH/CRS Nº 06/2021 (com especial atenção ao 5º RPM, que atende o município de Planura-MG).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1400,68 +1400,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/327/3_cidade_amiga_dos_animais_macaxeira.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/334/8_concessao_de_uso_upc_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/335/9_troca_das_lampadas_de_iluminacao_publica_por_lampadas_de_led_joao_martins_carlos_alberto_celso_joao_do_telefone__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/345/10_instalacao_gerador_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/346/11_contartacao_radiologista_herbert.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/347/12_sinalizacao_e_placas_de_transito_rodrigo_joao_machado_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/348/13__comprovante_ponto_eletronico_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/349/14__asfaltar_ruas_d_e_rio_grande___tarcisio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/353/15__adequacao_horario_funcionamento_cras_herbert..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/354/16_kit_covid_para_as_criancas_do_ensino_fundamental_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/355/17_criacao_de_secretaria_municipal_de_transito._carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/356/18_construcao_de_calcadas_com_desconto_no_iptu__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/361/19_calcamento_nas_ruas__rodrigo_joao_machado_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/365/20_denomiar_nome_de_rua_euripedes_manoel_luz__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/366/21_denomiar_nome_de_rua_zormiro_tomain__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/369/22_lombada_herbert_carlos_alberto_celso_hueliton_joao_martins__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/372/23_denomiar_nome_de_rua_waldemar_favaro__herbert.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/373/24__adesao_a_sala_mineira_do_empreendedor_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/374/25_lombada_rua_goias_entre_av_joao_tomain_e_uberlandia_e_na_rua_joao_alves_herbert_carlos_alberto_celso_joao_batista_joao_machado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/375/26_mao_unica_rua_dr_sandoval_henrique_de_sa_herbert_carlos_alberto_celso_hueliton_joao_pires__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/377/27_obrigatoriedade_uso_focinheiras_herbert_celso_carlos_tarcisio_joao_martins_hueliton.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/382/28_motorista_fixo_assistencia_social__carlos_celso_herbert_hueliton_joao_pires_joao_machado_rodrigo_tarcisio...pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/383/29_plantacao_eucalipto_ete__carlos_celso_herbert_hueliton_joao_pires_joao_machado_joao_martins_rodrigo_tarcisio..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/384/30_extensao_de_horario_ubs_odilon_lacerda_herbert_celso_carlos_tarcisio_joao_martins_hueliton..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/387/31_instalacao_guarda_volumes_banco_do_brasil_herbert.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/388/32__extensao_do_horario_de_funcionamento_da_farmacia_minas_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/389/33_cumprimento_a_lei_lucas_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/390/34_cobertura_na_farmacia_popular__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/391/35_bancos_de_cimento_e_cobertura_no_laboratorio__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/393/36_contratar_medico_radiologista__carlos_alberto_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/394/37_brigada_municipal_tarcisio_celso_carlos_herber_joao_martins_hueliton_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/397/38_projeto_de_preservacao_ambiental__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/398/39_projeto_de_recuperacao_hotel_furnas__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/399/40_continuidade_do_servico_de_castracao_rodrigo_joao_machado_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/400/41_construcao_de_lombada__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/401/42_construcao_de_lombada__celso.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/412/43_livro_historico_sobre_planura__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/417/44_projeto_heliponto__carlos_alberto..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/424/45_lombada_av_uberlanida_herbert..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/425/46_programa_previne_brasil_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/426/47_contratacao_de_um_neuropediatra_herbert.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/427/48_contratacao_de_um_psiquiatra_tarcisio_carlos_celso_herbert_joao_martins..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/368/2_mocao_de_apoio_regulamentacao_profissional_do_podologo__2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/371/2_mocao_de_apoio__aprovacao_do_texto_integral_do_plc_no_2564_2020_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/379/projeto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/341/plc_001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/381/plc_3_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/396/plc_4.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/343/01_2021_altera_o_artigo_56_da_lei_complementar_068_2019_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/357/splc_2_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/336/projeto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/338/pl.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/340/3_pl_7.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/342/2_pl.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/358/2_pl_9.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/359/pl_10.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/367/pl_11.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/376/2_pl_12_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/380/pl_13_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/386/pl_14.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/392/2_pl_15_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/406/pl_16_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/407/pl_17.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/408/pl_18_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/364/1_requer_informacoes_sobre_paralisacao_e_retono_do_castramovel_tarcisio_celso_carlos_joao_martins_herbert_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/395/2_requer_informacoes_sobre_falta_de_fornecimento_de_agua_copasa_todos_2.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/405/3_requer_informacoes_junto_a_copasa_e_arsae_todos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/414/4_requer_informacoes_sousa-advogados-contrato-recuperacao-credito.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/370/1_profissionas_e_equipe_da_area_da_saude_atuantes_no_enfrentamento_da_pandemia_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/378/2_aplausos_dr._rafael_peres.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/402/3_garis_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/403/4_funcionarios_do_cemiterio_herbert.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/363/1_mocao_de_repudio_privatizacao_da_eletrobras__2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/362/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/385/4_emenda_modificativa_ao_plc_3_2021_art._56_todos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/419/em_411.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/420/em_5_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/421/em_6.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/422/em_7.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/423/em_8.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/418/6_emenda_aditiva__1_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/428/representacao_1..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/327/3_cidade_amiga_dos_animais_macaxeira.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/334/8_concessao_de_uso_upc_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/335/9_troca_das_lampadas_de_iluminacao_publica_por_lampadas_de_led_joao_martins_carlos_alberto_celso_joao_do_telefone__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/345/10_instalacao_gerador_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/346/11_contartacao_radiologista_herbert.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/347/12_sinalizacao_e_placas_de_transito_rodrigo_joao_machado_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/348/13__comprovante_ponto_eletronico_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/349/14__asfaltar_ruas_d_e_rio_grande___tarcisio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/353/15__adequacao_horario_funcionamento_cras_herbert..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/354/16_kit_covid_para_as_criancas_do_ensino_fundamental_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/355/17_criacao_de_secretaria_municipal_de_transito._carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/356/18_construcao_de_calcadas_com_desconto_no_iptu__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/361/19_calcamento_nas_ruas__rodrigo_joao_machado_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/365/20_denomiar_nome_de_rua_euripedes_manoel_luz__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/366/21_denomiar_nome_de_rua_zormiro_tomain__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/369/22_lombada_herbert_carlos_alberto_celso_hueliton_joao_martins__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/372/23_denomiar_nome_de_rua_waldemar_favaro__herbert.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/373/24__adesao_a_sala_mineira_do_empreendedor_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/374/25_lombada_rua_goias_entre_av_joao_tomain_e_uberlandia_e_na_rua_joao_alves_herbert_carlos_alberto_celso_joao_batista_joao_machado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/375/26_mao_unica_rua_dr_sandoval_henrique_de_sa_herbert_carlos_alberto_celso_hueliton_joao_pires__tarcisio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/377/27_obrigatoriedade_uso_focinheiras_herbert_celso_carlos_tarcisio_joao_martins_hueliton.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/382/28_motorista_fixo_assistencia_social__carlos_celso_herbert_hueliton_joao_pires_joao_machado_rodrigo_tarcisio...pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/383/29_plantacao_eucalipto_ete__carlos_celso_herbert_hueliton_joao_pires_joao_machado_joao_martins_rodrigo_tarcisio..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/384/30_extensao_de_horario_ubs_odilon_lacerda_herbert_celso_carlos_tarcisio_joao_martins_hueliton..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/387/31_instalacao_guarda_volumes_banco_do_brasil_herbert.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/388/32__extensao_do_horario_de_funcionamento_da_farmacia_minas_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/389/33_cumprimento_a_lei_lucas_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/390/34_cobertura_na_farmacia_popular__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/391/35_bancos_de_cimento_e_cobertura_no_laboratorio__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/393/36_contratar_medico_radiologista__carlos_alberto_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/394/37_brigada_municipal_tarcisio_celso_carlos_herber_joao_martins_hueliton_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/397/38_projeto_de_preservacao_ambiental__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/398/39_projeto_de_recuperacao_hotel_furnas__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/399/40_continuidade_do_servico_de_castracao_rodrigo_joao_machado_joao_pires.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/400/41_construcao_de_lombada__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/401/42_construcao_de_lombada__celso.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/412/43_livro_historico_sobre_planura__carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/417/44_projeto_heliponto__carlos_alberto..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/424/45_lombada_av_uberlanida_herbert..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/425/46_programa_previne_brasil_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/426/47_contratacao_de_um_neuropediatra_herbert.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/427/48_contratacao_de_um_psiquiatra_tarcisio_carlos_celso_herbert_joao_martins..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/368/2_mocao_de_apoio_regulamentacao_profissional_do_podologo__2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/371/2_mocao_de_apoio__aprovacao_do_texto_integral_do_plc_no_2564_2020_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/379/projeto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/341/plc_001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/381/plc_3_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/396/plc_4.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/343/01_2021_altera_o_artigo_56_da_lei_complementar_068_2019_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/357/splc_2_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/336/projeto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/338/pl.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/340/3_pl_7.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/342/2_pl.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/358/2_pl_9.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/359/pl_10.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/367/pl_11.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/376/2_pl_12_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/380/pl_13_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/386/pl_14.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/392/2_pl_15_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/406/pl_16_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/407/pl_17.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/408/pl_18_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/364/1_requer_informacoes_sobre_paralisacao_e_retono_do_castramovel_tarcisio_celso_carlos_joao_martins_herbert_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/395/2_requer_informacoes_sobre_falta_de_fornecimento_de_agua_copasa_todos_2.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/405/3_requer_informacoes_junto_a_copasa_e_arsae_todos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/414/4_requer_informacoes_sousa-advogados-contrato-recuperacao-credito.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/370/1_profissionas_e_equipe_da_area_da_saude_atuantes_no_enfrentamento_da_pandemia_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/378/2_aplausos_dr._rafael_peres.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/402/3_garis_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/403/4_funcionarios_do_cemiterio_herbert.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/363/1_mocao_de_repudio_privatizacao_da_eletrobras__2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/362/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/385/4_emenda_modificativa_ao_plc_3_2021_art._56_todos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/419/em_411.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/420/em_5_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/421/em_6.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/422/em_7.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/423/em_8.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/418/6_emenda_aditiva__1_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2021/428/representacao_1..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="149.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="200.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="199.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>