--- v0 (2025-10-07)
+++ v1 (2026-04-19)
@@ -54,873 +54,873 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Comissão  Permanente de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/</t>
+    <t>http://sapl.planura.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda Aditiva - Acrescenta o inciso I ao § 1º do art. 7º</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/181/2_em_art_24.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/181/2_em_art_24.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa - Modifica o caput e Inciso III do art. 24</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/182/3_ea_art_24a.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/182/3_ea_art_24a.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva - Acrescenta o Art. 24-A</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/183/4_em_art_27.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/183/4_em_art_27.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa - Modifica o Inciso I do art. 27</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/184/5_em_art_30.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/184/5_em_art_30.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa - Modifica a redação do art. 30</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/185/6_ema_art_31.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/185/6_ema_art_31.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Aditiva ao Art. 31 - Modifica o §1° e acrescenta o §3ºao art. 31</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/186/7_eam_art_56.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/186/7_eam_art_56.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva e Modificativa - Acrescentam-se parágrafos ao artigo 56 e modifica-se a ordem dos parágrafos</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/187/8_em_art_62.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/187/8_em_art_62.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa - Modifica as alíneas “b” dos Incisos I e V do §1°, do Art. 62</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/188/9_ea_art_74.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/188/9_ea_art_74.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva - Acrescenta o Inciso I ao Art. 74</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/189/10_em_art._94.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/189/10_em_art._94.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa - Modifica o parágrafo único do art. 94</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/190/11_em_art_140.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/190/11_em_art_140.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa - Modifica o Inciso II do art. 140</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Euberto Mello dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/191/12_em_art_24_2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/191/12_em_art_24_2.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa – Modifica o parágrafo único do Art. 24</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Josias Sousa e Sousa</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/192/13_em_art_29.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/192/13_em_art_29.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa – Modifica o inciso I do artigo 29</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Celso Cabelereiro</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/193/14_emenda_ad_art_56.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/193/14_emenda_ad_art_56.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva - Acrescenta o §6º ao Art. 56</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Fausto Luiz Martins</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/218/15_em_art_119.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/218/15_em_art_119.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao art. 119</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/219/emenda_pl_24.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/219/emenda_pl_24.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao § 2° do art. 5° do Projeto de Lei nº 24/2019.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/220/emenda_pl_25_IngeF4C.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/220/emenda_pl_25_IngeF4C.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao art. 2º do Projeto de Lei nº 25/2019.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/221/emenda_modificativae_aditiva_substitutivo_plc_3__1HZxFWZ.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/221/emenda_modificativae_aditiva_substitutivo_plc_3__1HZxFWZ.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva e Modificativa ao art. 3º do 3º Substitutivo ao PLC nº 3/2019.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rui Peres de Castro Júnior</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/153/1_construcao_de_letreiro_com_o_nome_da_cidade_pl_tsULO9P.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/153/1_construcao_de_letreiro_com_o_nome_da_cidade_pl_tsULO9P.pdf</t>
   </si>
   <si>
     <t>Construção de letreiro pré moldado de concreto, indicando o nome do município “Planura-MG” no trevo da Vila Residencial de Planura e no trevo principal saída para Frutal/Colômbia</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Fausto Luiz Martins, Josias Sousa e Sousa, Rogério Viana de Souza, Rui Peres de Castro Júnior</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/154/2_revisao_geral_anual_remuneracao_servidores_mun_8xNT9kn.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/154/2_revisao_geral_anual_remuneracao_servidores_mun_8xNT9kn.pdf</t>
   </si>
   <si>
     <t>Revisão geral anual da remuneração dos servidores públicos estipulada pelas Leis Municipais nº 913/2012 e 1044/2014 que fixa data e índice para efeito de revisão geral anual da remuneração dos servidores públicos do município</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/155/3_necessidade_revisao_salarial_membros_do_consel_0JpHJaB.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/155/3_necessidade_revisao_salarial_membros_do_consel_0JpHJaB.pdf</t>
   </si>
   <si>
     <t>Revisão salarial dos membros do Conselho Tutelar.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Rogério Viana de Souza</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/156/4_solicita_apoio_do_poder_executivo_aos_pescador_5xRCoSf.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/156/4_solicita_apoio_do_poder_executivo_aos_pescador_5xRCoSf.pdf</t>
   </si>
   <si>
     <t>Apoio do Poder Executivo com visitas da Assistência Social às famílias dos pescadores que não estão recebendo o pagamento do seguro-defeso.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/157/5_implant_coleta_seletiva_campanha_de_conscienti_JC3OY0g.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/157/5_implant_coleta_seletiva_campanha_de_conscienti_JC3OY0g.pdf</t>
   </si>
   <si>
     <t>Campanha Municipal de Conscientização da População e dos Catadores de Recicláveis sobre a correta disposição, coleta e destinação adequada do lixo produzido no município visando à futura implantação da coleta seletiva na cidade.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Francisco Antônio do Nascimento Filho</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/158/6_construcao_de_banheiros_publicos_no_lago_francisco.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/158/6_construcao_de_banheiros_publicos_no_lago_francisco.pdf</t>
   </si>
   <si>
     <t>Instalação de banheiros públicos feminino e masculino nas imediações do lago de Furnas.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/159/7_limpeza_dos_predios_publicos_rogerio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/159/7_limpeza_dos_predios_publicos_rogerio.pdf</t>
   </si>
   <si>
     <t>Realização de limpeza geral em todos os prédios pertencentes, locados e de responsabilidade do município.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Rodrigo Ramos Cabrobó</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/161/8_fornecimento_e_instalacao_de_valvulas_de_reten_6nrSxnD.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/161/8_fornecimento_e_instalacao_de_valvulas_de_reten_6nrSxnD.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo juntamente com a COPASA – Companhia de Saneamento de Minas Gerais, estude a possibilidade de fornecimento e instalação de válvulas de retenção de ar (eliminadores de ar) para hidrômetros em todos os imóveis comercias e residenciais do município de Planura.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/162/9_propoe_criar_regulamentacao_do_cargo_de_motori_cL3WE7y.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/162/9_propoe_criar_regulamentacao_do_cargo_de_motori_cL3WE7y.pdf</t>
   </si>
   <si>
     <t>Criação e regulamentação do cargo de condutor de ambulância no âmbito da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/163/10_abertura_da_estrada_antigo_corredor_do_boiade_IHcwRVP.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/163/10_abertura_da_estrada_antigo_corredor_do_boiade_IHcwRVP.pdf</t>
   </si>
   <si>
     <t>Abertura da via do antigo “corredor boiadeiro” localizada entre o Residencial Granville e Palmeiras Imperiais para acesso ao Rio Grande.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>CANCELADA</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/165/12_propoe_multirao_contra_a_dengue_rogerio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/165/12_propoe_multirao_contra_a_dengue_rogerio.pdf</t>
   </si>
   <si>
     <t>Realização de mutirão de combate à dengue em todas as regiões da cidade.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Vanusa Eufrasia Paixão</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/166/13_corredor_de_acesso_ums_e_ubs_vanusa.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/166/13_corredor_de_acesso_ums_e_ubs_vanusa.pdf</t>
   </si>
   <si>
     <t>Construção de corredor ligando a UMS – Unidade Mista de Saúde à UBS – Unidade Básica de Saúde Dr. Aldo Soares de Souza - ESF Orlando Gangini.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/167/14_propoe_desconto_no_pagamento_do_alvara_dos_comerciantes_que_instalarem_cameras__fausto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/167/14_propoe_desconto_no_pagamento_do_alvara_dos_comerciantes_que_instalarem_cameras__fausto.pdf</t>
   </si>
   <si>
     <t>Desconto no pagamento do alvará (Taxa de Licença para Localização e Funcionamento) aos comerciantes que instalarem câmeras de segurança na parte exterior de seus estabelecimentos e liberarem o acesso das imagens para o monitoramento que será realizado pela Polícia Militar.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/168/15_estudo_da_viabilidade_de_conceder_incentivo_p_7tQKeAi.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/168/15_estudo_da_viabilidade_de_conceder_incentivo_p_7tQKeAi.pdf</t>
   </si>
   <si>
     <t>Concessão de incentivo para as famílias de baixa renda construírem seus imóveis.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/169/16_faixas_refletias_nas_cacambas_vanusa.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/169/16_faixas_refletias_nas_cacambas_vanusa.pdf</t>
   </si>
   <si>
     <t>Instalação de faixas refletivas nas caçambas.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/171/17_veda_pessoas_enquadradas_na_lei_maria_da_penh_yI5Kcpz.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/171/17_veda_pessoas_enquadradas_na_lei_maria_da_penh_yI5Kcpz.pdf</t>
   </si>
   <si>
     <t>Veda a nomeação, no âmbito da Administração Pública Municipal, para todos os cargos em comissão, de confiança e funções gratificadas, de livre nomeação e exoneração, de pessoas que estejam cumprindo pena nas condições previstas na Lei Federal nº 11.340, de 07 de agosto de 2006 – Lei Maria da Penha.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/172/18_disponibilizar_os_poliesportivos_aos_finais_de_semana_e_feriados_para_a_populacao_utilizar__rodrigo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/172/18_disponibilizar_os_poliesportivos_aos_finais_de_semana_e_feriados_para_a_populacao_utilizar__rodrigo.pdf</t>
   </si>
   <si>
     <t>Disponibilizar horários de funcionamento dos Poliesportivos municipais aos finais de semana e feriados, nos períodos diurno e noturno, para uso da população.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/173/19_mutirao_de_limpeza_rio_grande_e_lago_rodrigo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/173/19_mutirao_de_limpeza_rio_grande_e_lago_rodrigo.pdf</t>
   </si>
   <si>
     <t>Realizar mutirão de limpeza no Rio Grande e no Lago de Furnas.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/177/20_reparos_calcadas_av_joao_tomain_vanusa.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/177/20_reparos_calcadas_av_joao_tomain_vanusa.pdf</t>
   </si>
   <si>
     <t>Reparos das calçadas na Avenida João Tomain, próximas ao Terminal Rodoviário de Planura, onde é realizada a feira livre.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/195/21_indicacao_-_tablets_para_os_agentes_de_saude__TqlaPMF.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/195/21_indicacao_-_tablets_para_os_agentes_de_saude__TqlaPMF.pdf</t>
   </si>
   <si>
     <t>Aquisição de “tablets” para os Agentes Comunitários de Saúde e Agentes de Combate às Endemias, no âmbito do Município de Planura-MG.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/196/22_denominar_ruas_da_cidade_jose_jeronimo_borges_GITedNh.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/196/22_denominar_ruas_da_cidade_jose_jeronimo_borges_GITedNh.pdf</t>
   </si>
   <si>
     <t>Homenagear os senhores “José Geronimo Borges” “Eurípedes Manoel Luz” e “Oclécio Martins” com denominação de logradouros públicos de nossa cidade</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/200/23_aquisicao_de_maquina_para_sinalizacao_euberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/200/23_aquisicao_de_maquina_para_sinalizacao_euberto.pdf</t>
   </si>
   <si>
     <t>Aquisição de máquina de pintura específica para fazer sinalização viária.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/201/24_construcao_de_copa_cozinha_e_dormitorio_no_ve_dsQxWs2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/201/24_construcao_de_copa_cozinha_e_dormitorio_no_ve_dsQxWs2.pdf</t>
   </si>
   <si>
     <t>Construção de copa, cozinha e dormitório no espaço externo do velório municipal</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/202/25_criacao_de_conselho_e_fundo_munic_de_saneamen_MJDVyca.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/202/25_criacao_de_conselho_e_fundo_munic_de_saneamen_MJDVyca.pdf</t>
   </si>
   <si>
     <t>Criação de Conselho e Fundo Municipal de Saneamento Básico, nos termos da Resolução ARSAE-MG 110, de 28 de junho de 2018, a qual estabelece o mecanismo de reconhecimento tarifário do repasse de parcela da receita direta dos prestadores regulados pela ARSAE-MG a fundos municipais de saneamento.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>MOAPO</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
     <t>Euberto Mello dos Santos, Celso Cabelereiro</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/197/1_mocao_de_aplausos_ageu_euberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/197/1_mocao_de_aplausos_ageu_euberto.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Ageu Alves Luciano.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Chefe do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/144/projeto_de_lei.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/144/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Posturas do Município de Planura e dá outras providências.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/194/3_plc_2_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/194/3_plc_2_2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo segundo ao art. 90 da Lei Complementar 001/94 que "Dispõe sobre o Regime Jurídico Único dos Servidores Públicos do município de Planura, Estado de Minas Gerais, e dá outras providências.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>PLCS</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/215/1o_substitutivo_ao_plc_3_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/215/1o_substitutivo_ao_plc_3_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 060/2017 e a Lei Complementar 004/2005 e alterações posteriores, que Dispõe sobre a criação e extinção de vagas, extinção de cargos públicos já existentes e modifica a estrutura do quadro de pessoal da Prefeitura Municipal de Planura e dá outras providencias.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/216/2o_substitutivo_plc_3_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/216/2o_substitutivo_plc_3_2019.pdf</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/217/3o_substitutivo_plc_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/217/3o_substitutivo_plc_2019.pdf</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/143/2_projeto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/143/2_projeto.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Ruas Abertas" e dá outras providências</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/145/3_projeto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/145/3_projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social à Assistência Social Pio XII/Asilo Pio XII - CNPJ 20.549.861/0003-00</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/146/dispoe_sobre_as_diretrizes_para_a_elaboracao_da__8f6cfpS.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/146/dispoe_sobre_as_diretrizes_para_a_elaboracao_da__8f6cfpS.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2020 e dá outras providências</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/147/plo_4_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/147/plo_4_2019.pdf</t>
   </si>
   <si>
     <t>Ratifica o protocolo de intenções com a finalidade de instituir a Agência Regional de Desenvolvimento Econômico Mineiro e Alto Paranaíba de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/148/pl_5_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/148/pl_5_2019.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I - do quadro "subvenções sociais"- da Lei de Subvenções nº 1169, de 30 de outubro, de 2019, que dispõe sobre a concessão de auxílios, subvenções, contribuições a entidades sem finalidade lucrativa e ajuda financeira às pessoas carentes no Município de Planura, para o exercício de 2019 e contém outras providências.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/149/pl_6_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/149/pl_6_2019.pdf</t>
   </si>
   <si>
     <t>Institui a verba indenizatória por Plantão de Transferência – VIPT devido aos servidores eventuais em exercício de atividades de enfermagem e técnicos em enfermagem, desempenhadas em regime de plantão nas transferências a serem realizadas na Unidade Mista de Saúde de Planura.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/150/pl_7_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/150/pl_7_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Planura-MG a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/151/pl.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/151/pl.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1° da Lei Municipal n°905, de 29 de junho de 2012.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/152/pl_9_2019_HUIDBAT.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/152/pl_9_2019_HUIDBAT.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1069/2015 que institui a gratificação a ser paga ao pregoeiro oficial do município de Planura-MG.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/174/pl_10_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/174/pl_10_2019.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei nº 1174_2019, de 05 de junho de 2019, que alterou a Lei nº 1169 de 11 de dezembro de 2018, que dispõe sobre a concessão de auxílios, subvenções, contribuições a entidades sem finalidade lucrativa e ajuda financeira às pessoas carentes no município de Planura MG para o exercício de 2019 e contém outras providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/175/pl_11_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/175/pl_11_2019.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento do exercício de 2019.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/176/pl12_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/176/pl12_2019.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo do Poder Executivo para o encaminhamento do projeto da Lei Orçamentária Anual - LOA referente ao exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Ratifica reajuste aos agentes públicos que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/179/20190912161231080.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/179/20190912161231080.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Identificação, Cadastramento e Preservação de Nascentes de Água no âmbito municipal, através da Secretaria de Meio Ambiente, com o escopo de melhorar os recursos hídricos naturais, e dá outras providências.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/198/plo_15.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/198/plo_15.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Acordo de Cooperação Técnica com o Instituto Nacional de Seguridade Social (INSS) e dá outras providências.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/203/pl_17_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/203/pl_17_2019.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Planura-MG para o ano-exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/204/pl_18_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/204/pl_18_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílios, subvenções, contribuições a entidades sem finalidade lucrativa e ajuda financeiras às pessoas carentes no município de Planura-MG, para o exercício de 2020 e contém outras providências.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/205/pl_19_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/205/pl_19_2019.pdf</t>
   </si>
   <si>
     <t>Estabelece a isenção da Contribuição para Custeio do Serviço de Iluminação Pública e dá outras providências.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/206/pl_20_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/206/pl_20_2019.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da inclusão da língua brasileira de sinais - libras - no currículo escolar no âmbito do Município de Planura -MG e dá outras providências.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/207/pl_21_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/207/pl_21_2019.pdf</t>
   </si>
   <si>
     <t>Institui o “Plano Municipal de Desenvolvimento da Leitura e Literatura” no âmbito do município de Planura e dá outras providências.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/208/pl_22_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/208/pl_22_2019.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a inclusão da disciplina artes marciais nas escolas públicas da rede municipal e dá outras providências.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/209/pl_23_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/209/pl_23_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de monitoramento de segurança nas escolas públicas municipais, creches e cercanias e dá outras providências.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/210/pl_24_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/210/pl_24_2019.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Saneamento Básico</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/211/pl_25_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/211/pl_25_2019.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações promovidas no Contrato de Consórcio Público e Estatuto Social do Consórcio CONVALE e dá outras providências.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/212/pl_26_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/212/pl_26_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.A. e dá outras providências.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/213/pl_27_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/213/pl_27_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe, no âmbito do município de Planura/MG, sobre a proibição de nomeação para cargos em comissão, de confiança ou funções gratificadas de pessoas que tenham sido condenadas pela Lei Federal nº 11.340/2006 – Lei Maria da Penha.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>PLOS</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/222/substitutivo_pl_17_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/222/substitutivo_pl_17_2019.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao PL nº 17/2019.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/223/pls_18_2019.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/223/pls_18_2019.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao PL nº 18/2019.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto à proposição de Lei</t>
   </si>
   <si>
     <t>Veto Total à proposição Projeto de Lei nº 19, de 2 de dezembro de 2019 que "Estabelece a isenção da contribuição de iluminação pública e dá outras providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1239,68 +1239,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/181/2_em_art_24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/182/3_ea_art_24a.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/183/4_em_art_27.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/184/5_em_art_30.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/185/6_ema_art_31.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/186/7_eam_art_56.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/187/8_em_art_62.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/188/9_ea_art_74.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/189/10_em_art._94.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/190/11_em_art_140.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/191/12_em_art_24_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/192/13_em_art_29.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/193/14_emenda_ad_art_56.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/218/15_em_art_119.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/219/emenda_pl_24.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/220/emenda_pl_25_IngeF4C.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/221/emenda_modificativae_aditiva_substitutivo_plc_3__1HZxFWZ.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/153/1_construcao_de_letreiro_com_o_nome_da_cidade_pl_tsULO9P.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/154/2_revisao_geral_anual_remuneracao_servidores_mun_8xNT9kn.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/155/3_necessidade_revisao_salarial_membros_do_consel_0JpHJaB.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/156/4_solicita_apoio_do_poder_executivo_aos_pescador_5xRCoSf.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/157/5_implant_coleta_seletiva_campanha_de_conscienti_JC3OY0g.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/158/6_construcao_de_banheiros_publicos_no_lago_francisco.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/159/7_limpeza_dos_predios_publicos_rogerio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/161/8_fornecimento_e_instalacao_de_valvulas_de_reten_6nrSxnD.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/162/9_propoe_criar_regulamentacao_do_cargo_de_motori_cL3WE7y.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/163/10_abertura_da_estrada_antigo_corredor_do_boiade_IHcwRVP.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/165/12_propoe_multirao_contra_a_dengue_rogerio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/166/13_corredor_de_acesso_ums_e_ubs_vanusa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/167/14_propoe_desconto_no_pagamento_do_alvara_dos_comerciantes_que_instalarem_cameras__fausto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/168/15_estudo_da_viabilidade_de_conceder_incentivo_p_7tQKeAi.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/169/16_faixas_refletias_nas_cacambas_vanusa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/171/17_veda_pessoas_enquadradas_na_lei_maria_da_penh_yI5Kcpz.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/172/18_disponibilizar_os_poliesportivos_aos_finais_de_semana_e_feriados_para_a_populacao_utilizar__rodrigo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/173/19_mutirao_de_limpeza_rio_grande_e_lago_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/177/20_reparos_calcadas_av_joao_tomain_vanusa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/195/21_indicacao_-_tablets_para_os_agentes_de_saude__TqlaPMF.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/196/22_denominar_ruas_da_cidade_jose_jeronimo_borges_GITedNh.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/200/23_aquisicao_de_maquina_para_sinalizacao_euberto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/201/24_construcao_de_copa_cozinha_e_dormitorio_no_ve_dsQxWs2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/202/25_criacao_de_conselho_e_fundo_munic_de_saneamen_MJDVyca.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/197/1_mocao_de_aplausos_ageu_euberto.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/144/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/194/3_plc_2_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/215/1o_substitutivo_ao_plc_3_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/216/2o_substitutivo_plc_3_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/217/3o_substitutivo_plc_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/143/2_projeto.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/145/3_projeto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/146/dispoe_sobre_as_diretrizes_para_a_elaboracao_da__8f6cfpS.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/147/plo_4_2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/148/pl_5_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/149/pl_6_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/150/pl_7_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/151/pl.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/152/pl_9_2019_HUIDBAT.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/174/pl_10_2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/175/pl_11_2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/176/pl12_2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/179/20190912161231080.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/198/plo_15.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/203/pl_17_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/204/pl_18_2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/205/pl_19_2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/206/pl_20_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/207/pl_21_2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/208/pl_22_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/209/pl_23_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/210/pl_24_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/211/pl_25_2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/212/pl_26_2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/213/pl_27_2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/222/substitutivo_pl_17_2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/223/pls_18_2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/181/2_em_art_24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/182/3_ea_art_24a.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/183/4_em_art_27.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/184/5_em_art_30.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/185/6_ema_art_31.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/186/7_eam_art_56.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/187/8_em_art_62.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/188/9_ea_art_74.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/189/10_em_art._94.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/190/11_em_art_140.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/191/12_em_art_24_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/192/13_em_art_29.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/193/14_emenda_ad_art_56.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/218/15_em_art_119.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/219/emenda_pl_24.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/220/emenda_pl_25_IngeF4C.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/221/emenda_modificativae_aditiva_substitutivo_plc_3__1HZxFWZ.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/153/1_construcao_de_letreiro_com_o_nome_da_cidade_pl_tsULO9P.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/154/2_revisao_geral_anual_remuneracao_servidores_mun_8xNT9kn.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/155/3_necessidade_revisao_salarial_membros_do_consel_0JpHJaB.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/156/4_solicita_apoio_do_poder_executivo_aos_pescador_5xRCoSf.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/157/5_implant_coleta_seletiva_campanha_de_conscienti_JC3OY0g.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/158/6_construcao_de_banheiros_publicos_no_lago_francisco.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/159/7_limpeza_dos_predios_publicos_rogerio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/161/8_fornecimento_e_instalacao_de_valvulas_de_reten_6nrSxnD.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/162/9_propoe_criar_regulamentacao_do_cargo_de_motori_cL3WE7y.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/163/10_abertura_da_estrada_antigo_corredor_do_boiade_IHcwRVP.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/165/12_propoe_multirao_contra_a_dengue_rogerio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/166/13_corredor_de_acesso_ums_e_ubs_vanusa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/167/14_propoe_desconto_no_pagamento_do_alvara_dos_comerciantes_que_instalarem_cameras__fausto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/168/15_estudo_da_viabilidade_de_conceder_incentivo_p_7tQKeAi.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/169/16_faixas_refletias_nas_cacambas_vanusa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/171/17_veda_pessoas_enquadradas_na_lei_maria_da_penh_yI5Kcpz.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/172/18_disponibilizar_os_poliesportivos_aos_finais_de_semana_e_feriados_para_a_populacao_utilizar__rodrigo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/173/19_mutirao_de_limpeza_rio_grande_e_lago_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/177/20_reparos_calcadas_av_joao_tomain_vanusa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/195/21_indicacao_-_tablets_para_os_agentes_de_saude__TqlaPMF.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/196/22_denominar_ruas_da_cidade_jose_jeronimo_borges_GITedNh.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/200/23_aquisicao_de_maquina_para_sinalizacao_euberto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/201/24_construcao_de_copa_cozinha_e_dormitorio_no_ve_dsQxWs2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/202/25_criacao_de_conselho_e_fundo_munic_de_saneamen_MJDVyca.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/197/1_mocao_de_aplausos_ageu_euberto.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/144/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/194/3_plc_2_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/215/1o_substitutivo_ao_plc_3_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/216/2o_substitutivo_plc_3_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/217/3o_substitutivo_plc_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/143/2_projeto.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/145/3_projeto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/146/dispoe_sobre_as_diretrizes_para_a_elaboracao_da__8f6cfpS.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/147/plo_4_2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/148/pl_5_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/149/pl_6_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/150/pl_7_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/151/pl.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/152/pl_9_2019_HUIDBAT.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/174/pl_10_2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/175/pl_11_2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/176/pl12_2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/179/20190912161231080.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/198/plo_15.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/203/pl_17_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/204/pl_18_2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/205/pl_19_2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/206/pl_20_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/207/pl_21_2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/208/pl_22_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/209/pl_23_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/210/pl_24_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/211/pl_25_2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/212/pl_26_2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/213/pl_27_2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/222/substitutivo_pl_17_2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2019/223/pls_18_2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="82.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="170.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="169.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>