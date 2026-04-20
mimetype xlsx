--- v0 (2025-10-10)
+++ v1 (2026-04-20)
@@ -51,782 +51,782 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/94/emenda_modificativa.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/94/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao Projeto de lei nº  029/2017.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/91/emenda_plo_3_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/91/emenda_plo_3_2018.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei nº 3/2018</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/92/emenda_plo_7_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/92/emenda_plo_7_2018.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao Projeto de lei nº 7/2018.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rodrigo Ramos Cabrobó</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/84/4_limpeza_da_cidade_rodrigo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/84/4_limpeza_da_cidade_rodrigo.pdf</t>
   </si>
   <si>
     <t>Realização de limpeza, varredura nos meios fios e sarjetas retirada de resíduos de entulhos, mato e acúmulo de terra em todos os bairros da cidade e trabalho de conscientização para o zelo das ruas, calçadas, sarjetas e terrenos.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/85/5_construcao_ou_implantacao_de_piscina_aquecida_rodrigo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/85/5_construcao_ou_implantacao_de_piscina_aquecida_rodrigo.pdf</t>
   </si>
   <si>
     <t>Construção ou implantação de piscina aquecida (térmica) para hidroterapia, hidroginástica, aulas de natação e modalidades esportivas.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Josias Sousa e Sousa</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/86/6_fazer_alambrado_c_cobertura_no_campo_do_terrao_josias.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/86/6_fazer_alambrado_c_cobertura_no_campo_do_terrao_josias.pdf</t>
   </si>
   <si>
     <t>Instalação de alambrado e cobertura na lateral do campinho do Terrão.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/87/7_fazer_calcada_na_rua_patrocinio_entre_araguari_e_tupaciguara_rodrigo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/87/7_fazer_calcada_na_rua_patrocinio_entre_araguari_e_tupaciguara_rodrigo.pdf</t>
   </si>
   <si>
     <t>Construção de calçada na Rua Patrocínio, entre as Ruas Araguari e Tupaciguara, entorno da Creche Municipal e da extensão da Escola Luiz da Silva e Oliveira.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/88/8_parcerias_com_a_escola_alysson_rodrigo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/88/8_parcerias_com_a_escola_alysson_rodrigo.pdf</t>
   </si>
   <si>
     <t>Parcerias e convênios com a Escola Estadual Alysson Roberto Bruno.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Rogério Viana de Souza</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/89/9_limpeza_do_condominio_eldorado_rogerio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/89/9_limpeza_do_condominio_eldorado_rogerio.pdf</t>
   </si>
   <si>
     <t>Serviço de roçagem no Condomínio Eldorado.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Euberto Mello dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/90/10_disponibilizacao_de_psicologo_nas_escolas_municipais_euberto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/90/10_disponibilizacao_de_psicologo_nas_escolas_municipais_euberto.pdf</t>
   </si>
   <si>
     <t>Disponibilização de psicólogo nas escolas municipais.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Fausto Luiz Martins</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/108/11_institui_programa_direito_na_escola_fausto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/108/11_institui_programa_direito_na_escola_fausto.pdf</t>
   </si>
   <si>
     <t>Cadastro das escolas municipais no “Programa Direito na Escola”</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/109/12_contratacao_clinico_geral_rogerio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/109/12_contratacao_clinico_geral_rogerio.pdf</t>
   </si>
   <si>
     <t>Contratação de clínicos gerais</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/110/13_lombada_na_avenida_marginal_com_a_rua_2_rodrigo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/110/13_lombada_na_avenida_marginal_com_a_rua_2_rodrigo.pdf</t>
   </si>
   <si>
     <t>Implantação de 2 (duas) lombadas com sinalização na Rua 2 (dois) entre a Avenida Marginal.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/111/14_placa_de_transito_proximo_ao_auto_posto_porta_xTF89qz.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/111/14_placa_de_transito_proximo_ao_auto_posto_porta_xTF89qz.pdf</t>
   </si>
   <si>
     <t>Instalação de placas proibindo a passagem de caminhões pelos canteiros da Avenida Segismundo Novais para acesso e saída do Auto Posto Portal.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/112/15_lombada_na_rua_goias_com_a_joao_januario_rogerio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/112/15_lombada_na_rua_goias_com_a_joao_januario_rogerio.pdf</t>
   </si>
   <si>
     <t>Implantação de lombada com sinalização na rua Goiás próximo ao cruzamento com a rua João Januário da Silva”.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/118/16_placa_de_proibido_estacionar_e_faixa_na_rua_d_TBXyp8c.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/118/16_placa_de_proibido_estacionar_e_faixa_na_rua_d_TBXyp8c.pdf</t>
   </si>
   <si>
     <t>Implantação de faixa amarela, bem como sinalização proibindo o estacionamento de caminhões antes das 22 horas, em frente ao portão de saída da E. E. Alysson Roberto Bruno.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/119/17_construcao_de_calcada_entorno_do_velorio_e_ce_Tsza9z2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/119/17_construcao_de_calcada_entorno_do_velorio_e_ce_Tsza9z2.pdf</t>
   </si>
   <si>
     <t>Calçamento nas Ruas Jeronimo Luiz Borges, Araxá, Conquista e Monte Carmelo, entorno do velório e cemitérios municipais</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Celso Cabelereiro</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/120/18_nomear_laboratorio_de_analises_de_maria_de_lo_ikZYux9.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/120/18_nomear_laboratorio_de_analises_de_maria_de_lo_ikZYux9.pdf</t>
   </si>
   <si>
     <t>Nomear o laboratório de análises clínicas da Unidade Mista de Saúde de “Maria de Lourdes de Matos Carlos</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/121/19_fazer_manutencao_da_rua_na_esquina_da_av_barr_uChoyCT.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/121/19_fazer_manutencao_da_rua_na_esquina_da_av_barr_uChoyCT.pdf</t>
   </si>
   <si>
     <t>Manutenção com instalação de canaleta na esquina da Avenida Barretos com a Rua João Januário da Silva.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/122/20_disponibilizacao_de_local_para_a_pratica_de_wheelig_rogerio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/122/20_disponibilizacao_de_local_para_a_pratica_de_wheelig_rogerio.pdf</t>
   </si>
   <si>
     <t>Disponibilização de local apropriado para a prática de weeling (manobras radicais)</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/123/21_calcadas_bancos_paisagismo_e_tubulacao_em_fre_kD9b5U7.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/123/21_calcadas_bancos_paisagismo_e_tubulacao_em_fre_kD9b5U7.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas, implantação de bancos para assentos, paisagismo e tubulação subterrânea para o escoamento de água da chuva, em frente à Rua A, Cohab Vila Olímpica, na divisa com o bairro Aldeia do Vale.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/124/22_benfeitorias_no_bairro_vila_olimpica_euberto__o8AFeG0.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/124/22_benfeitorias_no_bairro_vila_olimpica_euberto__o8AFeG0.pdf</t>
   </si>
   <si>
     <t>•	Iluminação nas entradas da Rua Manoelina Maria do Carmo e demais pontos do bairro que sofrem com a falta de iluminação;_x000D_
 •	Instalação de poste na Rua Manoelina Maria do Carmo;_x000D_
 •	Construção de guias nas equinas;_x000D_
 •	Sinalização no bairro e instalação de lombada;_x000D_
 •	Instalação de placa de trânsito com impedimento de estacionamento na Rua Manoelina Maria do Carmo, com parada de no máximo 5 (cinco) minutos para carga e descarga;_x000D_
 •	Iluminação no final da Rua Paulo Brinck</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/134/23_obrigatoriedade_de_divulgacao_de_lista_de_pac_3wet1uZ.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/134/23_obrigatoriedade_de_divulgacao_de_lista_de_pac_3wet1uZ.pdf</t>
   </si>
   <si>
     <t>Obrigatoriedade da divulgação de listas de pacientes que aguardam por consultas com especialistas, exames e cirurgias na rede pública municipal de saúde.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Vanusa Eufrasia Paixão</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/135/24_placa_de_proibido_estacionar__vanusa.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/135/24_placa_de_proibido_estacionar__vanusa.pdf</t>
   </si>
   <si>
     <t>Sinalização temporária proibindo o estacionamento de veículos na Rua 10, nos dois sentidos, próximo ao acesso à Unidade Mista de Saúde, durante o período de reforma, e placa permitindo o estacionamento apenas de veículos oficiais no pátio da UMS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Rui Peres de Castro Júnior</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/136/25_poste_de_iluminacao_na_extenao_da_rua_jeronim_JQ43Xud.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/136/25_poste_de_iluminacao_na_extenao_da_rua_jeronim_JQ43Xud.pdf</t>
   </si>
   <si>
     <t>Implantação de postes de iluminação na extensão da Rua Jerônimo Luiz Borges, entre a Avenida Segismundo Novais e Rua Ituiutaba.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/137/26_lombada_monte_alegre_rua_geronimo_luiz_borges_9mlUFH2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/137/26_lombada_monte_alegre_rua_geronimo_luiz_borges_9mlUFH2.pdf</t>
   </si>
   <si>
     <t>Instalação de lombadas e placas de sinalização na Rua Monte Alegre, entre as Ruas Jerônimo Luiz Borges e Estrela do Sul e na Rua Jerônimo Luiz Borges entre as Ruas Goiás e Monte Alegre</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/138/27_manutencao_na_estrada_de_acesso_ao_loteamento_XQTGuQP.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/138/27_manutencao_na_estrada_de_acesso_ao_loteamento_XQTGuQP.pdf</t>
   </si>
   <si>
     <t>Manutenção na extensão da Avenida Uberlândia que dá acesso ao loteamento Buritis</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/139/28_manutencao_e_revisao_nas_ambulancias_rogerio.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/139/28_manutencao_e_revisao_nas_ambulancias_rogerio.pdf</t>
   </si>
   <si>
     <t>Manutenção preventiva, corretiva e revisão nas ambulâncias da frota municipal</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/140/29_extensao_da_rua_conquista_-_residencial_granv_QzUGxQB.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/140/29_extensao_da_rua_conquista_-_residencial_granv_QzUGxQB.pdf</t>
   </si>
   <si>
     <t>Extensão da Rua Conquista, com toda infraestrutura necessária, sentido ao Bairro Residencial Granville, na divisa com o Bairro Palmeiras Imperiais</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/141/30_motonivelamento_nas_estradas_rurais_-__rodrigo.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/141/30_motonivelamento_nas_estradas_rurais_-__rodrigo.pdf</t>
   </si>
   <si>
     <t>Moto nivelamento nas estradas rurais do munícipio, reparos nos mata-burros e manutenção em passagem sobre córrego para acesso à Fazenda Guatapará</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Rogério Viana de Souza, Fausto Luiz Martins, Josias Sousa e Sousa, Rui Peres de Castro Júnior</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/142/31_priorida_tapa_buraco_na_vila_guilherme_e_rua_anacleto.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/142/31_priorida_tapa_buraco_na_vila_guilherme_e_rua_anacleto.pdf</t>
   </si>
   <si>
     <t>Dar prioridade da operação tapa buraco na Vila Guilherme e Rua Anacleto Felício do Carmo</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/95/pdl_1_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/95/pdl_1_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Contas do Poder Executivo de Planura referente ao exercício de 2015.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Chefe do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/93/plc_4_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/93/plc_4_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano de incentivos a projetos habitacionais populares, vinculado ao programa federal “Minha Casa Minha Vida - PMCMV.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/115/plc_5_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/115/plc_5_2018.pdf</t>
   </si>
   <si>
     <t>Cria a função pública de responsável técnico pelo ITR – Imposto Territorial Rural no Departamento de Tributos do Município de Planura e dá outras providências.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/116/plc_6_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/116/plc_6_2018.pdf</t>
   </si>
   <si>
     <t>Acrescenta atribuição de responsável técnico pelo ITR - Imposto Territorial Rural no cargo de fiscal de rendas do departamento de tributos do município de Planura e dá outras providências</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>PLCS</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/117/plcs_6_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/117/plcs_6_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 060/2017 e a Lei Complementar  004/2005 e alterações posteriores, que dispõe sobre a criação e extinção de vagas, extinção de cargos públicos já existentes e modifica a estrutura do quadro de pessoal da Prefeitura Municipal de Planura e dá outras providências.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/72/20180425093712857.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/72/20180425093712857.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contribuir mensalmente com a entidade de representação dos municípios do Estado de Minas Gerais - Associação Mineira de Municípios -AMM.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Poder Executivo - PODEXE</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/81/plo_5_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/81/plo_5_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Conselho Municipal de desenvolvimento rural sustentável - CMDRS e dá outras providências.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/82/plo_6_2018_7qLBLrj.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/82/plo_6_2018_7qLBLrj.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º e inclui o §5º ao referido artigo da Lei municipal 1075/2015 e alterações posteriores que "Cria o Programa municipal "Agora a casa é sua" que dispõe sobre regularização de posse de imóveis urbanos e dá outras providências.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/83/plo__7_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/83/plo__7_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da redação do artigo 1º da lei 1152 de 25 de abril de 2018.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/96/plo_8_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/96/plo_8_2018.pdf</t>
   </si>
   <si>
     <t>Obriga os estabelecimentos bancários e demais instituições financeiras a instalarem grades de aço nas fachadas externas e dispositivo de segurança com nebulização de fumaça no local onde se encontram os caixas eletrônicos e dá outras providências.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/97/plo_9_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/97/plo_9_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o desconto em folha, com autorização do servidor, a favor de convênios médicos junto ao Município de Planura.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/98/plo_10_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/98/plo_10_2018.pdf</t>
   </si>
   <si>
     <t>Fixa valor para pagamento de obrigações de pequeno valor/RPV decorrentes de decisões judiciais, nos termos do art. 100, parágrafos 3º e 4º da Constituição Federal</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/99/plo_11_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/99/plo_11_2018.pdf</t>
   </si>
   <si>
     <t>Institui normas de prevenção a crimes de arrombamento, explosão e assalto a agências bancárias na cidade de Planura e dá outras providências.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/100/plo_12_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/100/plo_12_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal do idoso, cria o Conselho Municipal do idoso e dá outras providências.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/101/3_plo_13_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/101/3_plo_13_2018.pdf</t>
   </si>
   <si>
     <t>Altera a destinação do imóvel descrito no artigo 1º da Lei Municipal 549-B de 08 de abril de 1998, alterado pelo artigo 1º da Lei Municipal 1.081 de 10 de dezembro de 2015, revoga o artigo 3º da Lei Municipal 549-B de 8 de abril de 1998, e dá outras providências.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/103/3_plo_14_2018__aprova_o_plano_municipal_de_cultu_7czPTdA.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/103/3_plo_14_2018__aprova_o_plano_municipal_de_cultu_7czPTdA.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Cultura e dá outras providências.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/104/pll_15-2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/104/pll_15-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da semana de prevenção e combate ao Diabetes nas escolas municipais e Estadual de Planura e dá outras providências.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/105/pll_16-2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/105/pll_16-2018.pdf</t>
   </si>
   <si>
     <t>Institui o  Dia Municipal de Controle, Combate, Tratamento e Cura de Vícios, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/106/3_plo_17_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/106/3_plo_17_2018.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo do Poder Executivo para o encaminhamento do Projeto de Lei Orçamentária Anual – LOA referente ao exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/107/pl_18_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/107/pl_18_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social à Assistência Social Pio XII/Asilo Pio XII - CNPJ 20.549.861/0003-00.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/113/plo_19_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/113/plo_19_2018.pdf</t>
   </si>
   <si>
     <t>Cria no município de Planura-MG o Programa Criança Feliz, no âmbito da Secretaria Municipal de Desenvolvimento Social e Promoção da Cidadania e dá outras providências.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/114/plo_20_2018_hzc1dx8.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/114/plo_20_2018_hzc1dx8.pdf</t>
   </si>
   <si>
     <t>Altera a destinação do imóvel descrito no artigo 1º da Lei Municipal 552 de 08 de abril de 1998, revoga o artigo 3º da Lei Municipal 552 e 08 de abril de 1998 e dá outras providências.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/125/plo_21_2018_loa.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/125/plo_21_2018_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Planura/MG para o ano-exercício de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/126/plo_22_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/126/plo_22_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílios, subvenções, contribuições a entidades sem finalidade lucrativa e ajuda financeira às pessoas carentes no município de Planura-MG, para o exercício de 2019 e contém outras providências</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/</t>
+    <t>http://sapl.planura.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal Específico do Festival de Férias e dá outras providências.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/78/01-projeto-de-lei-do-legislativo-012018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/78/01-projeto-de-lei-do-legislativo-012018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das empresas concessionárias, permissionárias, contratadas ou similares a fazer serviços de reparação aos danos causados às vias, calçadas e demais passeios públicos, no âmbito do município de Planura e dá outras providências.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>PLOS</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/102/pls_11-2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/102/pls_11-2018.pdf</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/127/1_rogerio_prestacao_de_contas_despesas_com_event_jyUjJkB.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/127/1_rogerio_prestacao_de_contas_despesas_com_event_jyUjJkB.pdf</t>
   </si>
   <si>
     <t>Requer a prestação de contas detalhada em tabela, informando os números e valores das notas de empenho, bem como cópias das notas para comprovação, referentes às despesas com os eventos realizados pela Secretaria Municipal de Cultura, Turismo, Esporte e Lazer, nos dias 30 e 31 de dezembro de 2017.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/128/2_rogerio_informacoes_sobre_atribuicoes_e_carga__v9ZVsv8.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/128/2_rogerio_informacoes_sobre_atribuicoes_e_carga__v9ZVsv8.pdf</t>
   </si>
   <si>
     <t>Requer informações com descrição das atribuições e carga horária do cargo do procurador geral do município</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/129/3_rogerio_convocacao_secretaria_de_saude_regia_brinck.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/129/3_rogerio_convocacao_secretaria_de_saude_regia_brinck.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado expediente a Sra. Secretária Municipal de Saúde RÉGIA BRAGA BRINCK convocando-o para uso da tribuna na próxima Reunião Ordinária desta Casa de Leis, para prestar esclarecimentos sobre a saúde no município.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/131/4_rui_peres_requer_copia_processo_licitatorio_e__lDWjpkk.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/131/4_rui_peres_requer_copia_processo_licitatorio_e__lDWjpkk.pdf</t>
   </si>
   <si>
     <t>Requer cópias dos processos licitatórios, contratos e termos aditivos relativos à contratação da empresa Sousa Oliveira Advogados Associados, no período de 2013 a 2018</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/132/requerimento__5_2018.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/132/requerimento__5_2018.pdf</t>
   </si>
   <si>
     <t>Requer relatórios e/ou informações sobre o andamento das escrituras dos terrenos do bairro Vila Olímpica e as adequações relacionadas ao esgoto municipal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1133,68 +1133,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/94/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/91/emenda_plo_3_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/92/emenda_plo_7_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/84/4_limpeza_da_cidade_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/85/5_construcao_ou_implantacao_de_piscina_aquecida_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/86/6_fazer_alambrado_c_cobertura_no_campo_do_terrao_josias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/87/7_fazer_calcada_na_rua_patrocinio_entre_araguari_e_tupaciguara_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/88/8_parcerias_com_a_escola_alysson_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/89/9_limpeza_do_condominio_eldorado_rogerio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/90/10_disponibilizacao_de_psicologo_nas_escolas_municipais_euberto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/108/11_institui_programa_direito_na_escola_fausto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/109/12_contratacao_clinico_geral_rogerio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/110/13_lombada_na_avenida_marginal_com_a_rua_2_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/111/14_placa_de_transito_proximo_ao_auto_posto_porta_xTF89qz.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/112/15_lombada_na_rua_goias_com_a_joao_januario_rogerio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/118/16_placa_de_proibido_estacionar_e_faixa_na_rua_d_TBXyp8c.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/119/17_construcao_de_calcada_entorno_do_velorio_e_ce_Tsza9z2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/120/18_nomear_laboratorio_de_analises_de_maria_de_lo_ikZYux9.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/121/19_fazer_manutencao_da_rua_na_esquina_da_av_barr_uChoyCT.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/122/20_disponibilizacao_de_local_para_a_pratica_de_wheelig_rogerio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/123/21_calcadas_bancos_paisagismo_e_tubulacao_em_fre_kD9b5U7.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/124/22_benfeitorias_no_bairro_vila_olimpica_euberto__o8AFeG0.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/134/23_obrigatoriedade_de_divulgacao_de_lista_de_pac_3wet1uZ.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/135/24_placa_de_proibido_estacionar__vanusa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/136/25_poste_de_iluminacao_na_extenao_da_rua_jeronim_JQ43Xud.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/137/26_lombada_monte_alegre_rua_geronimo_luiz_borges_9mlUFH2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/138/27_manutencao_na_estrada_de_acesso_ao_loteamento_XQTGuQP.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/139/28_manutencao_e_revisao_nas_ambulancias_rogerio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/140/29_extensao_da_rua_conquista_-_residencial_granv_QzUGxQB.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/141/30_motonivelamento_nas_estradas_rurais_-__rodrigo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/142/31_priorida_tapa_buraco_na_vila_guilherme_e_rua_anacleto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/95/pdl_1_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/93/plc_4_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/115/plc_5_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/116/plc_6_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/117/plcs_6_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/72/20180425093712857.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/81/plo_5_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/82/plo_6_2018_7qLBLrj.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/83/plo__7_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/96/plo_8_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/97/plo_9_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/98/plo_10_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/99/plo_11_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/100/plo_12_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/101/3_plo_13_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/103/3_plo_14_2018__aprova_o_plano_municipal_de_cultu_7czPTdA.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/104/pll_15-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/105/pll_16-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/106/3_plo_17_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/107/pl_18_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/113/plo_19_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/114/plo_20_2018_hzc1dx8.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/125/plo_21_2018_loa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/126/plo_22_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/78/01-projeto-de-lei-do-legislativo-012018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/102/pls_11-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/127/1_rogerio_prestacao_de_contas_despesas_com_event_jyUjJkB.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/128/2_rogerio_informacoes_sobre_atribuicoes_e_carga__v9ZVsv8.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/129/3_rogerio_convocacao_secretaria_de_saude_regia_brinck.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/131/4_rui_peres_requer_copia_processo_licitatorio_e__lDWjpkk.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/132/requerimento__5_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/94/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/91/emenda_plo_3_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/92/emenda_plo_7_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/84/4_limpeza_da_cidade_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/85/5_construcao_ou_implantacao_de_piscina_aquecida_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/86/6_fazer_alambrado_c_cobertura_no_campo_do_terrao_josias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/87/7_fazer_calcada_na_rua_patrocinio_entre_araguari_e_tupaciguara_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/88/8_parcerias_com_a_escola_alysson_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/89/9_limpeza_do_condominio_eldorado_rogerio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/90/10_disponibilizacao_de_psicologo_nas_escolas_municipais_euberto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/108/11_institui_programa_direito_na_escola_fausto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/109/12_contratacao_clinico_geral_rogerio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/110/13_lombada_na_avenida_marginal_com_a_rua_2_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/111/14_placa_de_transito_proximo_ao_auto_posto_porta_xTF89qz.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/112/15_lombada_na_rua_goias_com_a_joao_januario_rogerio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/118/16_placa_de_proibido_estacionar_e_faixa_na_rua_d_TBXyp8c.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/119/17_construcao_de_calcada_entorno_do_velorio_e_ce_Tsza9z2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/120/18_nomear_laboratorio_de_analises_de_maria_de_lo_ikZYux9.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/121/19_fazer_manutencao_da_rua_na_esquina_da_av_barr_uChoyCT.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/122/20_disponibilizacao_de_local_para_a_pratica_de_wheelig_rogerio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/123/21_calcadas_bancos_paisagismo_e_tubulacao_em_fre_kD9b5U7.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/124/22_benfeitorias_no_bairro_vila_olimpica_euberto__o8AFeG0.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/134/23_obrigatoriedade_de_divulgacao_de_lista_de_pac_3wet1uZ.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/135/24_placa_de_proibido_estacionar__vanusa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/136/25_poste_de_iluminacao_na_extenao_da_rua_jeronim_JQ43Xud.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/137/26_lombada_monte_alegre_rua_geronimo_luiz_borges_9mlUFH2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/138/27_manutencao_na_estrada_de_acesso_ao_loteamento_XQTGuQP.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/139/28_manutencao_e_revisao_nas_ambulancias_rogerio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/140/29_extensao_da_rua_conquista_-_residencial_granv_QzUGxQB.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/141/30_motonivelamento_nas_estradas_rurais_-__rodrigo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/142/31_priorida_tapa_buraco_na_vila_guilherme_e_rua_anacleto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/95/pdl_1_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/93/plc_4_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/115/plc_5_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/116/plc_6_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/117/plcs_6_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/72/20180425093712857.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/81/plo_5_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/82/plo_6_2018_7qLBLrj.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/83/plo__7_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/96/plo_8_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/97/plo_9_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/98/plo_10_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/99/plo_11_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/100/plo_12_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/101/3_plo_13_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/103/3_plo_14_2018__aprova_o_plano_municipal_de_cultu_7czPTdA.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/104/pll_15-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/105/pll_16-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/106/3_plo_17_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/107/pl_18_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/113/plo_19_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/114/plo_20_2018_hzc1dx8.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/125/plo_21_2018_loa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/126/plo_22_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/78/01-projeto-de-lei-do-legislativo-012018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/102/pls_11-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/127/1_rogerio_prestacao_de_contas_despesas_com_event_jyUjJkB.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/128/2_rogerio_informacoes_sobre_atribuicoes_e_carga__v9ZVsv8.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/129/3_rogerio_convocacao_secretaria_de_saude_regia_brinck.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/131/4_rui_peres_requer_copia_processo_licitatorio_e__lDWjpkk.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2018/132/requerimento__5_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="82.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="139.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>