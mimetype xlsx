--- v0 (2025-10-13)
+++ v1 (2026-04-17)
@@ -54,1203 +54,1203 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Celso Cabelereiro</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/3/1-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/3/1-1.pdf</t>
   </si>
   <si>
     <t>Reforma, pintura, revisão dos sistemas elétrico e hidráulico e adequações de acessibilidade do Terminal Rodoviário Municipal Adílio José da Silva.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Rodrigo Ramos Cabrobó</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/4/2-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/4/2-1.pdf</t>
   </si>
   <si>
     <t>Instalação de parque infantil em todos os bairros da cidade.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/5/3-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/5/3-1.pdf</t>
   </si>
   <si>
     <t>Sinalização de trânsito e instalação de placas indicativas com nomes das ruas, avenidas e travessas que não possuem identificação.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Rogério Viana de Souza</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/6/4-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/6/4-1.pdf</t>
   </si>
   <si>
     <t>Parcelamento do alvará de funcionamento dos comércios para valores superiores a R$ 200,00 (duzentos reais).</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/7/5-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/7/5-1.pdf</t>
   </si>
   <si>
     <t>Instalação de cobertura para parada de ônibus dos trabalhadores rurais na pracinha do corredor boiadeiro com a rua F (Rildo de Jesus Martins).</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/8/6-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/8/6-1.pdf</t>
   </si>
   <si>
     <t>Instalação de Academia ao Ar Livre em terreno próximo ao campinho do loteamento solidário.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/9/7-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/9/7-1.pdf</t>
   </si>
   <si>
     <t>Lombada na Rua Patrocínio com a Rua Frutal.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Euberto Mello dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/10/8-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/10/8-1.pdf</t>
   </si>
   <si>
     <t>Implantação do SINE, Sistema Nacional de Emprego em nosso município.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/11/9-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/11/9-1.pdf</t>
   </si>
   <si>
     <t>Construção de parques ecológicos nas escolas municipais.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Celso Cabelereiro, Euberto Mello dos Santos, Fausto Luiz Martins, Francisco Antônio do Nascimento Filho, Josias Sousa e Sousa, Rodrigo Ramos Cabrobó, Rogério Viana de Souza, Rui Peres de Castro Júnior, Vanusa Eufrasia Paixão</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/12/10-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/12/10-1.pdf</t>
   </si>
   <si>
     <t>Destinação do saldo financeiro da Câmara referente ao exercício de 2016, que será devolvido ao Executivo, para melhorias na área da saúde do município.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Josias Sousa e Sousa</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/13/11-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/13/11-1.pdf</t>
   </si>
   <si>
     <t>Adequação do campinho do loteamento solidário.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Vanusa Eufrasia Paixão</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/14/12-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/14/12-1.pdf</t>
   </si>
   <si>
     <t>Reforma e adequação do prédio da Casa da Amizade e instalação no local de uma academia ao ar livre.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/15/13-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/15/13-1.pdf</t>
   </si>
   <si>
     <t>Aquisição de equipamentos de uso hospitalar, como um aparelho para realização de exames de Mamografia (Mamógrafo) e uma Esteira completa para realização de exames cardiológicos (Teste Ergométrico), bem como a contratação de profissionais especialistas para a realização dos mesmos.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/16/14-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/16/14-1.pdf</t>
   </si>
   <si>
     <t>instalação de armários para guarda volumes no Banco do Brasil</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/17/15-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/17/15-1.pdf</t>
   </si>
   <si>
     <t>Viabilidade de implantação do Banco Caixa Econômica Federal em nosso município</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/18/16-2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/18/16-2.pdf</t>
   </si>
   <si>
     <t>Construção de 01 rampa de acesso a pedestres (pacientes) com dificuldades e/ou deficiência física</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Euberto Mello dos Santos, Rodrigo Ramos Cabrobó, Vanusa Eufrasia Paixão</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/19/17-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/19/17-1.pdf</t>
   </si>
   <si>
     <t>Reforma Geral, Adequação e Manutenção da Quadra para práticas esportivas, localizada à rua 15, na Vila Residencial de Planura, próxima a Unidade de Saúde ¨ESF Orlando Gangini, e ainda, se possível, a construção de sanitários e instalação de 01 academia ao ar livre, transformando o local em um pequeno complexo esportivo destinado ao estimulo à prática esportiva.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/20/18-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/20/18-1.pdf</t>
   </si>
   <si>
     <t>Impedimento de via pública em frente a creche e escolas municipais, exceto para moradores da via e veículo escolar.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/21/19-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/21/19-1.pdf</t>
   </si>
   <si>
     <t>Extensão para aplicação de vacinas, no ESF Neide Aparecida, ESF Orlando Gangini, duas vezes por semana.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/22/20-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/22/20-1.pdf</t>
   </si>
   <si>
     <t>Transporte para integrantes da Banda Municipal nos dias de ensaios</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Rui Peres de Castro Júnior</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/23/21-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/23/21-1.pdf</t>
   </si>
   <si>
     <t>Acesso aos banheiros da Praça Tiradentes durante a noite e disponibilização de guarda vigilante</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Fausto Luiz Martins</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/24/22-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/24/22-1.pdf</t>
   </si>
   <si>
     <t>Junto à Secretaria Municipal de Administração e Fazenda ou rgão Competente, providenciar uma Reforma Administrativa condizente à atual Administração - 2017/2020 (dentro dos limites constitucionais), onde seja elaborada uma nova estrutura administrativa, novos quadros de pessoal, tanto efetivo (permanente), quanto comissionado, e ainda, uma urgente e necessária readequação dos salários dos servidores públicos municipais de Planura/MG.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/25/23-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/25/23-1.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para instalação de um Posto de Serviços e Informações para o Usuário  PSIU</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/26/24-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/26/24-1.pdf</t>
   </si>
   <si>
     <t>Instituir plano de saúde para os servidores públicos municipais</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/27/25-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/27/25-1.pdf</t>
   </si>
   <si>
     <t>Solicitando junto à Secretaria Municipal de Obras, Infraestrutura e Serviços Urbanos, o levantamento em todos os bairros da cidade, para verificar a necessidade de realizar a extensão de rede de energia elétrica e a instalação de pétalas de iluminação pública (luminárias) nos postes já fixados.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/28/26-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/28/26-1.pdf</t>
   </si>
   <si>
     <t>Estudar a viabilidade de reimplantação do cartão alimentação para os servidores</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/29/27-2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/29/27-2.pdf</t>
   </si>
   <si>
     <t>Estudar a viabilidade de fornecimento de café da manhã na Casa da Amizade para os trabalhadores rurais do município</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/30/28-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/30/28-1.pdf</t>
   </si>
   <si>
     <t>Instalar iluminação no campo do Terrão no bairro Solidário</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Fausto Luiz Martins, Josias Sousa e Sousa, Rogério Viana de Souza, Rui Peres de Castro Júnior</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/31/29-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/31/29-1.pdf</t>
   </si>
   <si>
     <t>Reativação da quadra da Escola Municipal Luiz da Silva e Oliveira (Escola Polo)</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/32/30-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/32/30-1.pdf</t>
   </si>
   <si>
     <t>Reforma do prédio onde se localiza a Delegacia de Polícia Civil.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/33/31-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/33/31-1.pdf</t>
   </si>
   <si>
     <t>Realizar limpeza geral na cidade, praças, prédios e terreno que pertencem ao município</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/34/32-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/34/32-1.pdf</t>
   </si>
   <si>
     <t>Ampliação do cemitério municipal.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/35/33-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/35/33-1.pdf</t>
   </si>
   <si>
     <t>Disponibilizar dentistas nas Unidades Básicas de Saúde (UBS) do município para atendimento no período noturno.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/36/34-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/36/34-1.pdf</t>
   </si>
   <si>
     <t>Implantação de canil e serviço gratuito de castração de cães e gatos e criação de lei municipal referente a abandono e maus tratos a animais.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/37/35-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/37/35-1.pdf</t>
   </si>
   <si>
     <t>Implantação nas escolas municipais de projeto para período integral até 15 anos, visando aulas de reforço, palestras, cursos, atividades recreativas e esportes.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/38/36-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/38/36-1.pdf</t>
   </si>
   <si>
     <t>Extensão do horário de funcionamento dos caixas eletrônicos do banco do Brasil</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/39/37.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/39/37.pdf</t>
   </si>
   <si>
     <t>Atendimento ginecológico na UBS Dr. Avanir Batista de Oliveira  ESF Vinicius de Moraes</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/40/38-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/40/38-1.pdf</t>
   </si>
   <si>
     <t>Estender o horário de atendimento da farmácia popular.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Rodrigo Ramos Cabrobó, Vanusa Eufrasia Paixão</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/41/39-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/41/39-1.pdf</t>
   </si>
   <si>
     <t>Contratação de profissionais na área da Saúde, para atender as demandas nas especialidades médicas: ENDOCRINOLOGIA, NEUROLOGIA e ORTOPEDIA.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/42/40-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/42/40-1.pdf</t>
   </si>
   <si>
     <t>Reforma, adequação e manutenção do prédio da Sede do Executivo Municipal (Prefeitura Municipal).</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/43/41-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/43/41-1.pdf</t>
   </si>
   <si>
     <t>Proibição das feirinhas (do Brás e de Goiânia) no município.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/44/42-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/44/42-1.pdf</t>
   </si>
   <si>
     <t>Construção de academia de artes marciais (ou casa de lutas), com aulas de jiu-jitsu, judô, capoeira e entre outras modalidades.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/45/43-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/45/43-1.pdf</t>
   </si>
   <si>
     <t>Viabilização de mais policiamento para o município de Planura-MG.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/46/44-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/46/44-1.pdf</t>
   </si>
   <si>
     <t>Criação do Plano Municipal de Segurança Pública e Guarda Municipal.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/47/45-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/47/45-1.pdf</t>
   </si>
   <si>
     <t>Reforma e ampliação do Campinho da Vila Residencial de Furnas, com demarcação, manutenção no gramado, alambrado, banheiros com duchas, vestiários, bebedouro, iluminação e arquibancadas.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/48/46-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/48/46-1.pdf</t>
   </si>
   <si>
     <t>Manutenção e pintura das lombadas da cidade.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/49/47-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/49/47-1.pdf</t>
   </si>
   <si>
     <t>Solicite a Secretaria da Receita Federal do Brasil, através de formulário para Solicitação de Mercadorias Apreendidas, veículos de transporte coletivo de passageiros apreendidos pela fiscalização alfandegária para o transporte escolar municipal.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/50/48-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/50/48-1.pdf</t>
   </si>
   <si>
     <t>Construção de calçada no Poliesportivo Antônio Luiz Botelho.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/51/49.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/51/49.pdf</t>
   </si>
   <si>
     <t>Revitalização do trevo principal da entrada da cidade.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/52/50-2.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/52/50-2.pdf</t>
   </si>
   <si>
     <t>Fazer a instalação de mais bancos e cobertura externa nas UBSs Dr. Avanir Batista de Oliveira e Aparecida Neide.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/257/51.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/257/51.pdf</t>
   </si>
   <si>
     <t>Implantar canaletas de concreto em declive e desnível nos cruzamentos e esquinas onde há o acúmulo e empossamento de água.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/53/52-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/53/52-1.pdf</t>
   </si>
   <si>
     <t>Solicitar junto a ALGAR, instalação de sua antena num espaço menor e doação da área restante para a construção de uma Praça.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/54/53-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/54/53-1.pdf</t>
   </si>
   <si>
     <t>Solucionar a proliferação de animais no velório municipal.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/55/54-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/55/54-1.pdf</t>
   </si>
   <si>
     <t>Manutenção da sinalização nos pontos de ônibus, no embarque e desembarque das crianças.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/56/55-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/56/55-1.pdf</t>
   </si>
   <si>
     <t>Reimplantação da horta comunitária no município.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/57/56-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/57/56-1.pdf</t>
   </si>
   <si>
     <t>Construção de praça e parquinho infantil próximo ao Poliesportivo João Luiz Botelho, no Bairro Vila Olímpica</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/58/57.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/58/57.pdf</t>
   </si>
   <si>
     <t>Aquisição de tatames de E.V.A. para as salas da Creche Municipal (Escola do Proinfância).</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/59/58-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/59/58-1.pdf</t>
   </si>
   <si>
     <t>Elaboração de projeto de lei para a instalação do Projeto Olho Vivo, conhecido sistema de monitoramento, nos principais pontos da cidade, em conjunto com a Polícia Militar.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/60/59-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/60/59-1.pdf</t>
   </si>
   <si>
     <t>Desenvolver/promover projeto de conscientização junto à população, quanto à preservação do patrimônio público.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/61/60-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/61/60-1.pdf</t>
   </si>
   <si>
     <t>Ampliação da Creche Municipal (Escola do Proinfância).</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/62/61-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/62/61-1.pdf</t>
   </si>
   <si>
     <t>Construção de pracinhas nas bifurcações dos bairros.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/63/62-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/63/62-1.pdf</t>
   </si>
   <si>
     <t>Implantação do Programa Telecurso no município.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/64/63-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/64/63-1.pdf</t>
   </si>
   <si>
     <t>Viabilidade do município ceder dois inspetores de alunos para a Escola Estadual Alysson Roberto Bruno;63</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/65/64-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/65/64-1.pdf</t>
   </si>
   <si>
     <t>Solicitar à COPASA a construção da calçada correspondente ao local utilizado para a instalação da caixa dágua, no fim da Rua Itelvina Balbina de Jesus;64</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/66/65-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/66/65-1.pdf</t>
   </si>
   <si>
     <t>Concessão de cesta básica mensal aos servidores com salário até mil e quinhentos reais</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/68/66-1.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/68/66-1.pdf</t>
   </si>
   <si>
     <t>Aquisição de máquinas: pá carregadeira grande e caminhão pipa com sistema para desobstrução para rede de sistema de esgoto</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/258/67.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/258/67.pdf</t>
   </si>
   <si>
     <t>Cobrar dos proprietários do antigo UPC, pelas condições em que o clube se encontra e, estudar a possibilidade para adquirir a área ou realizar a desapropriação.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/259/68.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/259/68.pdf</t>
   </si>
   <si>
     <t>Instalação de redutor de velocidade (lombada) na Avenida Prata, nas proximidades do bar Ilha do Peixe.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/260/69.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/260/69.pdf</t>
   </si>
   <si>
     <t>Instalação de lixeiras para uso comunitário nos principais pontos dos diversos bairros da cidade.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/261/70.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/261/70.pdf</t>
   </si>
   <si>
     <t>Construção de espaço de lazer para a terceira idade, no terreno localizado na Rua Maria Ivone de Almeida Pires, ao lado da Casa da Amizade, a ser destinado para jogos de bocha, maia, cartas, dominó, xadrez, entre outros.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/263/71.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/263/71.pdf</t>
   </si>
   <si>
     <t>Correção da pavimentação asfáltica nas esquinas do Solidário.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/264/72.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/264/72.pdf</t>
   </si>
   <si>
     <t>Realização de projeto de construção de pista ecológica de ciclismo e motocross nas áreas 3 e 4 de propriedade de Furnas Centrais Elétricas S.A, as quais estão sendo pleiteadas em doação para o município de Planura, conforme Lei nº 957/2013.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/265/73.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/265/73.pdf</t>
   </si>
   <si>
     <t>Operação tapa buraco no final da Rua Monte Carmelo, próximo ao Velório Municipal.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/266/74.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/266/74.pdf</t>
   </si>
   <si>
     <t>Limpeza do loteamento Aldeia do Vale.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/267/75.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/267/75.pdf</t>
   </si>
   <si>
     <t>Manutenções e melhorias na Escola Municipal Luiz da Silva e Oliveira (Polo).</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/268/76.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/268/76.pdf</t>
   </si>
   <si>
     <t>Construção de um trevo com rotatória, redutor de velocidade, sinalização e iluminação na rodovia BR 364 que dá acesso a Rua Paulo Brinck.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/269/77.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/269/77.pdf</t>
   </si>
   <si>
     <t>Contratação de motoristas e aquisição de 01 (uma) nova UTI móvel e ambulâncias para a área da saúde.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/270/78.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/270/78.pdf</t>
   </si>
   <si>
     <t>Atendimento pediátrico nas Unidades Básicas de Saúde Dr. Alvanir Batista de Oliveira e Dr. Aldo Soares de Souza.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/271/79.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/271/79.pdf</t>
   </si>
   <si>
     <t>Estudo da viabilidade de concessão de adicional de insalubridade para servidoras que exercem função de cozinheira na creche, escolas e Casa da Amizade.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/272/80.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/272/80.pdf</t>
   </si>
   <si>
     <t>Instalação de faixas de pedestres elevadas nas entradas de creches e escolas do município.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/273/81.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/273/81.pdf</t>
   </si>
   <si>
     <t>Buscar a instalação, no nosso município, de empresas que possam gerar empregos para os nossos munícipes.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/275/82.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/275/82.pdf</t>
   </si>
   <si>
     <t>Criação de projeto para comemoração dos alunos aniversariantes do mês nas escolas infantis do município.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/276/83.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/276/83.pdf</t>
   </si>
   <si>
     <t>Cobrar melhorias e investimentos junto à COPASA, no sentido de mais aumentar o número de reservatório de elevação, bem como maior comunicação à população quanto às ocorrências de falta de água.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/277/84.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/277/84.pdf</t>
   </si>
   <si>
     <t>Buscar parcerias para implantação de cooperativa de recicláveis.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/278/85.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/278/85.pdf</t>
   </si>
   <si>
     <t>Criação do Programa Bolsa do Atleta.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/279/86.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/279/86.pdf</t>
   </si>
   <si>
     <t>Instituir no calendário oficial do município o dia da pessoa com deficiência.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/280/87.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/280/87.pdf</t>
   </si>
   <si>
     <t>Manutenção nos aparelhos, disponibilização de profissional para orientação e instalação de iluminação nas academias populares.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/281/88.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/281/88.pdf</t>
   </si>
   <si>
     <t>Criação ou apoio à construção de clínica para recuperação de dependentes químicos.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/282/89.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/282/89.pdf</t>
   </si>
   <si>
     <t>Cobrança de mais empenho das Secretarias Municipais.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/283/90.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/283/90.pdf</t>
   </si>
   <si>
     <t>Manutenção e cuidados com as praças e jardins públicos de nossa cidade.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/284/91.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/284/91.pdf</t>
   </si>
   <si>
     <t>Aquisição e instalação de rádios amadores nas ambulâncias e criação de uma central na UMS – Unidade Mista de Saúde.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/285/92.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/285/92.pdf</t>
   </si>
   <si>
     <t>Iluminação na estrada de acesso ao loteamento Buritis.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Francisco Antônio do Nascimento Filho</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/286/93.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/286/93.pdf</t>
   </si>
   <si>
     <t>Nomear a Praça situada na Avenida Marginal entre os nºs 8 e 7 com nome de Vera Lúcia Batista Fávaro.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/287/94.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/287/94.pdf</t>
   </si>
   <si>
     <t>Readequação no formato de agendamentos da Unidade Mista de Saúde para consultas nas especialidades médicas: cardiologia, ginecologia, ortopedia e pediatria.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/288/95.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/288/95.pdf</t>
   </si>
   <si>
     <t>Viabilização junto à Copasa – Companhia de Saneamento de Minas Gerais, de distribuição direta de água potável em eventos do município.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/289/96.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/289/96.pdf</t>
   </si>
   <si>
     <t>Mutirão de limpeza, a ser realizado pela equipe do Almoxarifado, nas margens da Rodovia BR 364, paralelo às Ruas Itelvina Balbina de Jesus e Inácia Pompilo de Melo.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Euberto Mello dos Santos, Rodrigo Ramos Cabrobó</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/290/97.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/290/97.pdf</t>
   </si>
   <si>
     <t>Melhorias na iluminação pública com trocas de lâmpadas mais potentes, poda de árvores, estudo de viabilidade de cobrança de taxa de iluminação pública com valor único, independentemente do consumo, e cobrar da empresa responsável pelo serviço de troca das lâmpadas para que cumpra o contrato quanto a prazos de atendimentos.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/291/98.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/291/98.pdf</t>
   </si>
   <si>
     <t>Instalação de bancos no Lago de Furnas e manutenção dos que estão danificados.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/292/99.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/292/99.pdf</t>
   </si>
   <si>
     <t>Elaboração de norma para regulamentar os loteamentos do município.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/293/100.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/293/100.pdf</t>
   </si>
   <si>
     <t>Aquisição de cadeiras de rodas, cadeiras de banho, bengalas e muletas para suprir as necessidades da comunidade e, em cumprimento à Lei nº 1.029 de 3 de julho de 2014.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/294/101.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/294/101.pdf</t>
   </si>
   <si>
     <t>Reforma e ampliação do almoxarifado municipal e melhoria nas prestações dos serviços.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/295/102.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/295/102.pdf</t>
   </si>
   <si>
     <t>Solicite a agência do Banco do Brasil informações sobre a retomada de todas as suas funções.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/296/103.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/296/103.pdf</t>
   </si>
   <si>
     <t>Implantação de projetos para aula de capoeira.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/297/104.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/297/104.pdf</t>
   </si>
   <si>
     <t>Implantação do Plano Diretor Municipal, conforme Estatuto da Cidade Lei 10.257, de 10 de julho de 2001, cap. III, artigos 39 a 42.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/298/105.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/298/105.pdf</t>
   </si>
   <si>
     <t>Reforma da cozinha da Casa da Amizade.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/299/106.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/299/106.pdf</t>
   </si>
   <si>
     <t>Instalação de caixas d´água nas escolas municipais.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/300/107.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/300/107.pdf</t>
   </si>
   <si>
     <t>Poda das árvores em frente à Escola Estadual Alysson Roberto Bruno.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/301/108.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/301/108.pdf</t>
   </si>
   <si>
     <t>Instalação de poços artesianos nos setores públicos.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/302/109.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/302/109.pdf</t>
   </si>
   <si>
     <t>Aquisição e Instalação de 01 Gerador de Energia para Unidade Mista de Saúde.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/79/plo_029_2017.pdf</t>
+    <t>http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/79/plo_029_2017.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1038 de 18 de setembro de 2014 e a Lei nº 1077 de 16 de setembro de 2015 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1557,68 +1557,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/3/1-1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/4/2-1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/5/3-1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/6/4-1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/7/5-1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/8/6-1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/9/7-1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/10/8-1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/11/9-1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/12/10-1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/13/11-1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/14/12-1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/15/13-1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/16/14-1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/17/15-1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/18/16-2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/19/17-1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/20/18-1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/21/19-1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/22/20-1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/23/21-1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/24/22-1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/25/23-1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/26/24-1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/27/25-1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/28/26-1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/29/27-2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/30/28-1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/31/29-1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/32/30-1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/33/31-1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/34/32-1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/35/33-1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/36/34-1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/37/35-1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/38/36-1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/39/37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/40/38-1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/41/39-1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/42/40-1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/43/41-1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/44/42-1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/45/43-1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/46/44-1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/47/45-1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/48/46-1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/49/47-1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/50/48-1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/51/49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/52/50-2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/257/51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/53/52-1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/54/53-1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/55/54-1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/56/55-1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/57/56-1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/58/57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/59/58-1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/60/59-1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/61/60-1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/62/61-1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/63/62-1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/64/63-1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/65/64-1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/66/65-1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/68/66-1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/258/67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/259/68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/260/69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/261/70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/263/71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/264/72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/265/73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/266/74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/267/75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/268/76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/269/77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/270/78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/271/79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/272/80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/273/81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/275/82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/276/83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/277/84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/278/85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/279/86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/280/87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/281/88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/282/89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/283/90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/284/91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/285/92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/286/93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/287/94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/288/95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/289/96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/290/97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/291/98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/292/99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/293/100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/294/101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/295/102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/296/103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/297/104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/298/105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/299/106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/300/107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/301/108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/302/109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/79/plo_029_2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/3/1-1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/4/2-1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/5/3-1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/6/4-1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/7/5-1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/8/6-1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/9/7-1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/10/8-1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/11/9-1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/12/10-1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/13/11-1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/14/12-1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/15/13-1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/16/14-1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/17/15-1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/18/16-2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/19/17-1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/20/18-1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/21/19-1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/22/20-1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/23/21-1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/24/22-1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/25/23-1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/26/24-1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/27/25-1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/28/26-1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/29/27-2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/30/28-1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/31/29-1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/32/30-1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/33/31-1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/34/32-1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/35/33-1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/36/34-1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/37/35-1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/38/36-1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/39/37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/40/38-1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/41/39-1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/42/40-1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/43/41-1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/44/42-1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/45/43-1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/46/44-1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/47/45-1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/48/46-1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/49/47-1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/50/48-1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/51/49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/52/50-2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/257/51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/53/52-1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/54/53-1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/55/54-1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/56/55-1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/57/56-1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/58/57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/59/58-1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/60/59-1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/61/60-1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/62/61-1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/63/62-1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/64/63-1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/65/64-1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/66/65-1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/68/66-1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/258/67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/259/68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/260/69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/261/70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/263/71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/264/72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/265/73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/266/74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/267/75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/268/76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/269/77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/270/78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/271/79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/272/80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/273/81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/275/82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/276/83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/277/84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/278/85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/279/86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/280/87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/281/88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/282/89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/283/90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/284/91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/285/92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/286/93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/287/94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/288/95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/289/96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/290/97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/291/98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/292/99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/293/100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/294/101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/295/102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/296/103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/297/104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/298/105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/299/106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/300/107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/301/108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/302/109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.planura.mg.leg.br/media/sapl/public/materialegislativa/2017/79/plo_029_2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="200.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="85.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="84.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>